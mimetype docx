--- v0 (2026-03-04)
+++ v1 (2026-04-27)
@@ -72,5174 +72,5615 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Exploration in RL: An Optimal Transport Analysis of Occupancy Measure Trajectories</w:t>
+                <w:t xml:space="preserve">Sublinear Algorithms for Estimating Wasserstein and Total Variation Distances: Applications to Fairness and Privacy Auditing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reabetswe M. Nkhumise</w:t>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debabrota Basu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aditya Gilra</w:t>
+                <w:t xml:space="preserve">Debarshi Chanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702986v1</w:t>
+                <w:t xml:space="preserve">hal-05027482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fair Game: Auditing &amp; debiasing AI algorithms over time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DOT: Dynamic Knob Selection and Online Sampling for Automated Database Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Udvas Das</w:t>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Forum on AI: Law and Governance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/cfl.2025.8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 19 (4), pp.589-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14778/3785297.3785302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111387v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandits with Stochastic Corruption: Lower Bounds on Regret and Robust Optimistic Algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Studying Exploration in RL: An Optimal Transport Analysis of Occupancy Measure Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reabetswe M. Nkhumise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony J. Prescott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Gilra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615733v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Steepest Slope toward a Quantum Few-body Solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Fair Game: Auditing &amp; debiasing AI algorithms over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Miniatura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bressan</w:t>
+                <w:t xml:space="preserve">Udvas Das</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Few-Body Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00601-024-01965-7⟩</w:t>
+              <w:t xml:space="preserve">Cambridge Forum on AI: Law and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cfl.2025.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672894v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Privacy at Risk: Bridging Randomness and Privacy Budget</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bandits with Stochastic Corruption: Lower Bounds on Regret and Robust Optimistic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashish Dandekar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bressan</w:t>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942997v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Steepest Slope toward a Quantum Few-body Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Gattobigio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Few-Body Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (4), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00601-024-01965-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential Privacy at Risk: Bridging Randomness and Privacy Budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Dandekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (1), pp.64-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/popets-2021-0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deep Learning for Deep Waters: An Expert-in-the-Loop Machine Learning Framework for Marine Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ryazanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Nylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida-Maja Hassellöv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Schliep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (2), pp.169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse9020169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditing Fairness under Model Updates: Fundamental Complexity and Property-Preserving Updates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DP-SPRT: Differentially Private Sequential Probability Ratio Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Ninth Annual Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2026, Tangier, Morocco</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2026, Tangier, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2508.06377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520727v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FraPPE: Fast and Efficient Preference-based Pure Exploration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Auditing Fairness under Model Updates: Fundamental Complexity and Property-Preserving Updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ajarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, San Diego (USA), United States</w:t>
+              <w:t xml:space="preserve">Twenty-Ninth Annual Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Tangier, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308357v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Witnesses Defend: A Witness Graph Topological Layer for Adversarial Graph Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">FraPPE: Fast and Efficient Preference-based Pure Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udvas Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apurv Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuzhou Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708183v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Regret of Bandits under Differential Privacy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Witnesses Defend: A Witness Graph Topological Layer for Adversarial Graph Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naheed Anjum Arafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Gel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhou Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, San Diego (USA), United States</w:t>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111413v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Fourier Auditor for Estimating Distributional Properties of ML Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unifying (Federated) (Private) High-Dimensional Bandits via ADMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bishwamittra Ghosh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apurv Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">EWRL -- Eighteenth European Workshop on Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tuebingen, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733059v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying (Federated) (Private) High-Dimensional Bandits via ADMM</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal Regret of Bandits under Differential Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Azize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junya Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Orabona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWRL -- Eighteenth European Workshop on Reinforcement Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tuebingen, Germany, Germany</w:t>
+              <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319278v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLIPHAT: Joint Differential Privacy for High Dimensional Sparse Linear Bandits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Active Fourier Auditor for Estimating Distributional Properties of ML Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ajarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bishwamittra Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2025 – International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615697v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Online Instrumental Variable Regression: Regrets for Endogeneity and Bandit Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831210v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-time Verification via Optimal Transport: Coverage, ROC, &amp; Sub-optimality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">FLIPHAT: Joint Differential Privacy for High Dimensional Sparse Linear Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunrit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saptarshi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deniz Gündüz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourteenth International Conference on Learning Representations (ICLR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (BRAZIL), Brazil</w:t>
+              <w:t xml:space="preserve">AISTATS 2025 – International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520715v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Targets Are Harder to Identify than Others: Quantifying the Target-dependent Membership Leakage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Learning to Explore with Lagrangians for Bandits under Unknown Linear Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udvas Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2025 – International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">Twenty-Ninth Annual Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Tangier, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615701v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrated Differential Privacy for Bandits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Some Targets Are Harder to Identify than Others: Quantifying the Target-dependent Membership Leakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Azize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Conference on Secure and Trustworthy Machine Learning (SaTML)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AISTATS 2025 – International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611650v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning in the Wild with Maximum Likelihood-based Model Transfer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Test-time Verification via Optimal Transport: Coverage, ROC, &amp; Sub-optimality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpan Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Bullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christos Dimitrakakis</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Gündüz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fourteenth International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (BRAZIL), Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260795v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pure Exploration in Bandits with Linear Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik D. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devdatt Dubhashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Valencia (Espagne), Spain. pp.334-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRIMED: Lower and Upper Bounds on Regret for Bandits with Unbounded Stochastic Corruption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reinforcement Learning in the Wild with Maximum Likelihood-based Model Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Tram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Alibeigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Dimitrakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Algorithmic Learning Theory (ALT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.516-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3635637.3662902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260464v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference-based Pure Exploration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Concentrated Differential Privacy for Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Azize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Conference on Secure and Trustworthy Machine Learning (SaTML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2024, Toronto, Canada. pp.78-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaTML59370.2024.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733134v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Explore with Lagrangians for Bandits under Unknown Linear Constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">CRIMED: Lower and Upper Bounds on Regret for Bandits with Unbounded Stochastic Corruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhada Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventeenth European Workshop on Reinforcement Learning (EWRL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Algorithmic Learning Theory (ALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, San Diego (CA), United States. pp.74-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784911v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoperimetry is All We Need: Langevin Posterior Sampling for RL with Sublinear Regret</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Don't Forget What I did?: Assessing Client Contributions in Federated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bishwamittra Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Huazhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renuga Kanagavelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWRL -- European Workshop on Reinforcement Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027468v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Problem: What is the Complexity of Joint Differential Privacy in Linear Contextual Bandits?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Preference-based Pure Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apurv Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Thirty Seventh Conference on Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Edmonton (Alberta), Canada</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621903v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733134v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Bayesian Policy Search</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Isoperimetry is All We Need: Langevin Posterior Sampling for RL with Sublinear Regret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Dimitrakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo d'Eramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations (ICLR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EWRL -- European Workshop on Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616536v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Biased are Your Features?&amp;quot;: Computing Fairness Influence Functions with Global Sensitivity Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Open Problem: What is the Complexity of Joint Differential Privacy in Linear Contextual Bandits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Azize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuldeep Meel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAccT '23: the 2023 ACM Conference on Fairness, Accountability, and Transparency</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of Thirty Seventh Conference on Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edmonton (Alberta), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770346v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm-gym: A modular reinforcement learning platform for stochastic agronomic games</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Augmented Bayesian Policy Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Akrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo d'Eramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAFS 2023 - Artificial Intelligence for Agriculture and Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Wahington DC, United States</w:t>
+              <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960683v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Noisy Fixed-Point Iterations to Private ADMM for Centralized and Federated Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Farm-gym: A modular reinforcement learning platform for stochastic agronomic games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 40th International Conference on Machine Learning (ICML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">AIAFS 2023 - Artificial Intelligence for Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Wahington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260417v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Differentially Private Best-Arm Identification with Fixed Confidence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From Noisy Fixed-Point Iterations to Private ADMM for Centralized and Federated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Cyffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2023 – Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New Orleans (US), United States. pp.71150--71194</w:t>
+              <w:t xml:space="preserve">Proceedings of the 40th International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215474v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marich: A Query-efficient Distributionally Equivalent Model Extraction Attack using Public Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Complexity of Differentially Private Best-Arm Identification with Fixed Confidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Azize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Al Marjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New orleans, USA, United States</w:t>
+              <w:t xml:space="preserve">NeurIPS 2023 – Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans (US), United States. pp.71150--71194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260442v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilinear Exponential Family of MDPs: Frequentist Regret Bound with Tractable Exploration &amp; Planning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How Biased are Your Features?&amp;quot;: Computing Fairness Influence Functions with Global Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bishwamittra Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuldeep Meel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AAAI Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1609/aaai.v37i8.26119⟩</w:t>
+              <w:t xml:space="preserve">FAccT '23: the 2023 ACM Conference on Fairness, Accountability, and Transparency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chicago IL, United States. pp.138-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3593013.3593983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790997v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive and Concentrated Differential Privacy for Bandits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marich: A Query-efficient Distributionally Equivalent Model Extraction Attack using Public Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratik Karmakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWRL 2023 – European Workshop on Reinforcement Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Brussels (Belgium), Belgium</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New orleans, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215685v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Meritocracy in Optimal Set Selection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bilinear Exponential Family of MDPs: Frequentist Regret Bound with Tractable Exploration &amp; Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Ouhamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christos Dimitrakakis</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAMO 2022- Equity and Access in Algorithms, Mechanisms, and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washignton DC, United States. pp.9336-9344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v37i8.26119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445971v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Privacy Meets Partial Information: A Refined Analysis of Differentially Private Bandits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Interactive and Concentrated Differential Privacy for Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Azize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EWRL 2023 – European Workshop on Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brussels (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781600v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic fairness verification with graphical models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On Meritocracy in Optimal Set Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kleine Buening</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meirav Segal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kuldeep S. Meel</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Dimitrakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI-2022 - 36th AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Virtual, United States</w:t>
+              <w:t xml:space="preserve">EAAMO 2022- Equity and Access in Algorithms, Mechanisms, and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Oct 2022, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770361v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-Sensitive Bayesian Games for Multi-Agent Reinforcement Learning under Policy Uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">SENTINEL: Taming Uncertainty with Ensemble-based Distributional Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Alibeigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Dimitrakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OptLearnMAS@AAMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtual, New Zealand</w:t>
+              <w:t xml:space="preserve">UAI 2022- Proceedings of the Thirty-Eighth Conference on Uncertainty in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Eindhoven, Netherlands. pp.631-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770369v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SENTINEL: Taming Uncertainty with Ensemble-based Distributional Reinforcement Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">When Privacy Meets Partial Information: A Refined Analysis of Differentially Private Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Azize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christos Dimitrakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UAI 2022- Proceedings of the Thirty-Eighth Conference on Uncertainty in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Eindhoven, Netherlands. pp.631-640</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150823v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procrastinated Tree Search: Black-box Optimization with Delayed, Noisy, and Multi-fidelity Feedback</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Algorithmic fairness verification with graphical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bishwamittra Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Immanuel Trummer</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuldeep S. Meel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Virtual, United States. pp.10381-10390</w:t>
+              <w:t xml:space="preserve">AAAI-2022 - 36th AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445909v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAAC: Safe Reinforcement Learning as an Adversarial Game of Actor-Critics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Risk-Sensitive Bayesian Games for Multi-Agent Reinforcement Learning under Policy Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Alibeigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Dimitrakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RLDM 2022 - The Multi-disciplinary Conference on Reinforcement Learning and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Providence, United States</w:t>
+              <w:t xml:space="preserve">OptLearnMAS@AAMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771734v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justicia: A Stochastic SAT Approach to Formally Verify Fairness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Procrastinated Tree Search: Black-box Optimization with Delayed, Noisy, and Multi-fidelity Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kuldeep S. Meel</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immanuel Trummer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2021, Virtual, Canada. pp.7554-7563</w:t>
+              <w:t xml:space="preserve">, Feb 2022, Virtual, United States. pp.10381-10390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445831v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating UDO: A Unified Approach for Optimizing Transaction Code, Physical Design, and System Parameters via Reinforcement Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">SAAC: Safe Reinforcement Learning as an Adversarial Game of Actor-Critics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Flet-Berliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD/PODS '21: International Conference on Management of Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RLDM 2022 - The Multi-disciplinary Conference on Reinforcement Learning and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Providence, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446016v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UDO: Universal Database Optimization using Reinforcement Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Justicia: A Stochastic SAT Approach to Formally Verify Fairness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bishwamittra Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuldeep S. Meel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the VLDB Endowment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtual, Canada. pp.7554-7563</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445686v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferential Induction: A Novel Framework for Bayesian Reinforcement Learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Demonstrating UDO: A Unified Approach for Optimizing Transaction Code, Physical Design, and System Parameters via Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immanuel Trummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Divya Grover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"I Can't Believe It's Not Better!" at NeurIPS Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGMOD/PODS '21: International Conference on Management of Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Event, China. pp.2794-2797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3448016.3452754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125100v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidentialité différentielle à risque : Relier les sources d’aléa et un budget de confidentialité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">UDO: Universal Database Optimization using Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immanuel Trummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bressan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the VLDB Endowment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sydney, Australia. pp.3402-3414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14778/3484224.3484236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103528v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and Random Generation of Hypergraphs with Prescribed Degree and Dimension Sequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inferential Induction: A Novel Framework for Bayesian Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Dimitrakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bressan</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Grover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Bratislava, Slovenia</w:t>
+              <w:t xml:space="preserve">"I Can't Believe It's Not Better!" at NeurIPS Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada. pp.43-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541206v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BelMan: An Information-Geometric Approach to Stochastic Bandits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Confidentialité différentielle à risque : Relier les sources d’aléa et un budget de confidentialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Dandekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bressan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKDD - The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris / Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195539v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Find the Best Rated Items on a Likert Scale and How Many Ratings Are Enough</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Construction and Random Generation of Hypergraphs with Prescribed Degree and Dimension Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naheed Anjum Arafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bressan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications - 28th International Conference, DEXA 2017, Lyon, France, August 28-31, 2017, Proceedings, Part II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DEXA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bratislava, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412320v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-k Queries Over Uncertain Scores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">BelMan: An Information-Geometric Approach to Stochastic Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bressan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems (OTM-CoopIS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECML/PKDD - The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700174v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par renforcement pour optimiser les bases de donnéees indépendamment du modèle de coût</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How to Find the Best Rated Items on a Likert Scale and How Many Ratings Are Enough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Goel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talel Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bressan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Database and Expert Systems Applications - 28th International Conference, DEXA 2017, Lyon, France, August 28-31, 2017, Proceedings, Part II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France. pp.351-359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64471-4_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287156v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Top-k Queries Over Uncertain Scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talel Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems (OTM-CoopIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rhodes, Greece. pp.245-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48472-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage par renforcement pour optimiser les bases de donnéees indépendamment du modèle de coût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihong Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cost-Model Oblivious Database Tuning with Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weidong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihong Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.253-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5249,1636 +5690,1347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Learning of Oligonucleotide Drug Molecule Thermodynamics with Differentially Private ADMM-Based SVM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Tavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Schliep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1525, Springer International Publishing; Springer International Publishing, pp.459-467, 2021, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-93733-1_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Cost-Model Oblivious Database Tuning with Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weidong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihong Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelkader Hameurlain; Josef Küng; Roland Wagner; Qimin Chen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems XXVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9940, Springer Verlag, pp.96-132, 2016, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-53455-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reward Hacking: Do You Fully Know What Your AI Agent Can Do?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublinear Algorithms for Wasserstein and Total Variation Distances: Applications to Fairness and Privacy Auditing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performative Policy Gradient: Optimality in Performative Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Debarshi Chanda</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udvas Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uddalak Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05027482v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performative Policy Gradient: Optimality in Performative Reinforcement Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lagrangian-based Equilibrium Propagation: generalisation to arbitrary boundary conditions &amp; equivalence with Hamiltonian Echo Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Uddalak Mukherjee</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Gilra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05448545v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian-based Equilibrium Propagation: generalisation to arbitrary boundary conditions &amp; equivalence with Hamiltonian Echo Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pourcel</w:t>
+                <w:t xml:space="preserve">Dimension Agnostic Testing of Survey Data Credibility through the Lens of Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debabrota Basu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Debarshi Chanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddha Dev Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arijit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05111430v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DP-SPRT: Differentially Private Sequential Probability Ratio Tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Steepest Slope toward a Quantum Few-body Solution: Gradient Variational Methods for the Quantum Few-body Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Gattobigio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230052v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension Agnostic Testing of Survey Data Credibility through the Lens of Regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamical-VAE-based Hindsight to Learn the Causal Dynamics of Factored-POMDPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Vasilaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Gilra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308416v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Steepest Slope toward a Quantum Few-body Solution: Gradient Variational Methods for the Quantum Few-body Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Differentially Private Best-Arm Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Azize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Al Marjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04757502v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical-VAE-based Hindsight to Learn the Causal Dynamics of Factored-POMDPs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Han</w:t>
+                <w:t xml:space="preserve">Testing Credibility of Public and Private Surveys through the Lens of Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debabrota Basu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Debarshi Chanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddha Dev Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arijit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04785076v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially Private Best-Arm Identification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bandits Corrupted by Nature: Lower Bounds on Regret and Robust Optimistic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615690v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don't Forget What I did?: Assessing Client Contributions in Federated Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">BelMan: Bayesian Bandits on the Belief--Reward Manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...297 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7025,51 +7177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reabetswe M. Nkhumise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony J. Prescott" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Gilra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111387v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udvas Das" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cfl.2025.8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615733v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mathieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Recchia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gattobigio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-024-01965-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Dandekar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2021-0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ryazanov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Nylund" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida-Maja Hassell&#246;v" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schliep" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ajarra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurv Shukla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naheed Anjum Arafat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Azize" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junya Honda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Orabona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwamittra Ghosh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrit Chakraborty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831210v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Della Vecchia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Mukherjee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bullo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaTML59370.2024.00013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260795v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Eriksson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Tram" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Alibeigi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dimitrakakis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3635637.3662902" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Carlsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik D. Johansson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devdatt Dubhashi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhada Agrawal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733134v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027468v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jorge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kallel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Akrour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo d'Eramo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Meel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593013.3593983" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jourdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Al Marjani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260442v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Karmakar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790997v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Ouhamma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i8.26119" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kleine Buening" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirav Segal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie George" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep S. Meel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150823v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiong Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Trummer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771734v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Flet-Berliac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448016.3452754" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3484224.3484236" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Grover" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02541206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195539v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412320v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Goel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_28" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01700174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Lin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihong Yuan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261945v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tam Vo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841224v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Tavara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93733-1_34" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53455-7_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teigny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarshi Chanda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Driss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddalak Mukherjee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111430v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Ernoult" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230052v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308416v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Chakraborty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddha Dev Das" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Ghosh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757502v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785076v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Han" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Vasilaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615690v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615711v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Huazhu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yuan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuga Kanagavelu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611816v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarshi Chanda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Royer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3785297.3785302" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reabetswe M. Nkhumise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony J. Prescott" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Gilra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udvas Das" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cfl.2025.8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615733v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Recchia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gattobigio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-024-01965-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Dandekar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2021-0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ryazanov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Nylund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida-Maja Hassell&#246;v" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schliep" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020169" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.06377" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520727v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ajarra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurv Shukla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naheed Anjum Arafat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Azize" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Wu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junya Honda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Orabona" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ito" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733059v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwamittra Ghosh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831210v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Della Vecchia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrit Chakraborty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520715v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Mukherjee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bullo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203235v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Carlsson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik D. Johansson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devdatt Dubhashi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Eriksson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Tram" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Alibeigi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dimitrakakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3635637.3662902" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaTML59370.2024.00013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhada Agrawal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Huazhu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yuan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuga Kanagavelu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733134v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jorge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kallel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Akrour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo d'Eramo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jourdan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Al Marjani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Meel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593013.3593983" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Karmakar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790997v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Ouhamma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i8.26119" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kleine Buening" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirav Segal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie George" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150823v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep S. Meel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770369v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiong Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Trummer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Flet-Berliac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448016.3452754" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3484224.3484236" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Grover" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02541206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Goel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_28" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01700174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287156v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Lin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihong Yuan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261945v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tam Vo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Tavara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93733-1_34" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53455-7_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teigny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Driss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddalak Mukherjee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Ernoult" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Chakraborty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddha Dev Das" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Ghosh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757502v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Han" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Vasilaki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733076v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>