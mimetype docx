--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -106,282 +106,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublinear Algorithms for Estimating Wasserstein and Total Variation Distances: Applications to Fairness and Privacy Auditing</w:t>
+                <w:t xml:space="preserve">DOT: Dynamic Knob Selection and Online Sampling for Automated Database Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yifan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Debarshi Chanda</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 19 (4), pp.589-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14778/3785297.3785302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027482v1</w:t>
+                <w:t xml:space="preserve">hal-05553733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOT: Dynamic Knob Selection and Online Sampling for Automated Database Tuning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sublinear Algorithms for Estimating Wasserstein and Total Variation Distances: Applications to Fairness and Privacy Auditing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Royer</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debarshi Chanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553733v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Exploration in RL: An Optimal Transport Analysis of Occupancy Measure Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reabetswe M. Nkhumise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony J. Prescott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -432,51 +432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fair Game: Auditing &amp; debiasing AI algorithms over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udvas Das</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -536,51 +536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandits with Stochastic Corruption: Lower Bounds on Regret and Robust Optimistic Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -631,51 +631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Steepest Slope toward a Quantum Few-body Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Gattobigio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -761,51 +761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Privacy at Risk: Bridging Randomness and Privacy Budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Dandekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bressan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -878,51 +878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ryazanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Nylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida-Maja Hassellöv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1027,51 +1027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DP-SPRT: Differentially Private Sequential Probability Ratio Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1131,51 +1131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditing Fairness under Model Updates: Fundamental Complexity and Property-Preserving Updates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Ajarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Ninth Annual Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Tangier, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1226,51 +1226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udvas Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apurv Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, San Diego (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1308,51 +1308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Witnesses Defend: A Witness Graph Topological Layer for Adversarial Graph Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naheed Anjum Arafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Gel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,51 +1416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying (Federated) (Private) High-Dimensional Bandits via ADMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apurv Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWRL -- Eighteenth European Workshop on Reinforcement Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tuebingen, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1636,51 +1636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Ajarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bishwamittra Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1718,51 +1718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Online Instrumental Variable Regression: Regrets for Endogeneity and Bandit Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1813,51 +1813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunrit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saptarshi Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISTATS 2025 – International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1876,1323 +1876,1310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Explore with Lagrangians for Bandits under Unknown Linear Constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Test-time Verification via Optimal Transport: Coverage, ROC, &amp; Sub-optimality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpan Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Bullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Gündüz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Ninth Annual Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Tangier, Morocco</w:t>
+              <w:t xml:space="preserve">The Fourteenth International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (BRAZIL), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784911v1</w:t>
+                <w:t xml:space="preserve">hal-05520715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Targets Are Harder to Identify than Others: Quantifying the Target-dependent Membership Leakage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Learning to Explore with Lagrangians for Bandits under Unknown Linear Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udvas Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2025 – International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">Twenty-Ninth Annual Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Tangier, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615701v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-time Verification via Optimal Transport: Coverage, ROC, &amp; Sub-optimality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Some Targets Are Harder to Identify than Others: Quantifying the Target-dependent Membership Leakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Azize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deniz Gündüz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourteenth International Conference on Learning Representations (ICLR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (BRAZIL), Brazil</w:t>
+              <w:t xml:space="preserve">AISTATS 2025 – International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520715v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure Exploration in Bandits with Linear Constraints</w:t>
+                <w:t xml:space="preserve">Augmented Bayesian Policy Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Carlsson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mahdi Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredrik D. Johansson</w:t>
+                <w:t xml:space="preserve">Riad Akrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devdatt Dubhashi</w:t>
+                <w:t xml:space="preserve">Carlo d'Eramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Valencia (Espagne), Spain. pp.334-342</w:t>
+              <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203235v1</w:t>
+                <w:t xml:space="preserve">hal-04616536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning in the Wild with Maximum Likelihood-based Model Transfer</w:t>
+                <w:t xml:space="preserve">Pure Exploration in Bandits with Linear Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannes Eriksson</w:t>
+                <w:t xml:space="preserve">Emil Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy Tram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Debabrota Basu</w:t>
+                <w:t xml:space="preserve">Fredrik D. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Alibeigi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christos Dimitrakakis</w:t>
+                <w:t xml:space="preserve">Devdatt Dubhashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valencia (Espagne), Spain. pp.334-342</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260795v1</w:t>
+                <w:t xml:space="preserve">hal-04203235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrated Differential Privacy for Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Azize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Conference on Secure and Trustworthy Machine Learning (SaTML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2024, Toronto, Canada. pp.78-109, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SaTML59370.2024.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRIMED: Lower and Upper Bounds on Regret for Bandits with Unbounded Stochastic Corruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinforcement Learning in the Wild with Maximum Likelihood-based Model Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Tram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubhada Agrawal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+                <w:t xml:space="preserve">Mina Alibeigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Dimitrakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Algorithmic Learning Theory (ALT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.516-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3635637.3662902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260464v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don't Forget What I did?: Assessing Client Contributions in Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bishwamittra Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Huazhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renuga Kanagavelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference-based Pure Exploration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">CRIMED: Lower and Upper Bounds on Regret for Bandits with Unbounded Stochastic Corruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhada Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver (CA), Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Algorithmic Learning Theory (ALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, San Diego (CA), United States. pp.74-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733134v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoperimetry is All We Need: Langevin Posterior Sampling for RL with Sublinear Regret</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Preference-based Pure Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apurv Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWRL -- European Workshop on Reinforcement Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027468v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733134v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Problem: What is the Complexity of Joint Differential Privacy in Linear Contextual Bandits?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Azize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Thirty Seventh Conference on Learning Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edmonton (Alberta), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Bayesian Policy Search</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Isoperimetry is All We Need: Langevin Posterior Sampling for RL with Sublinear Regret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Dimitrakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo d'Eramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations (ICLR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EWRL -- European Workshop on Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616536v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm-gym: A modular reinforcement learning platform for stochastic agronomic games</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interactive and Concentrated Differential Privacy for Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Azize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAFS 2023 - Artificial Intelligence for Agriculture and Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Wahington DC, United States</w:t>
+              <w:t xml:space="preserve">EWRL 2023 – European Workshop on Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brussels (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960683v1</w:t>
+                <w:t xml:space="preserve">hal-04215685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Noisy Fixed-Point Iterations to Private ADMM for Centralized and Federated Learning</w:t>
               </w:r>
@@ -3204,51 +3191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Cyffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 40th International Conference on Machine Learning (ICML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3312,51 +3299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Al Marjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2023 – Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, New Orleans (US), United States. pp.71150--71194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3375,399 +3362,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Biased are Your Features?&amp;quot;: Computing Fairness Influence Functions with Global Sensitivity Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Farm-gym: A modular reinforcement learning platform for stochastic agronomic games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuldeep Meel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAccT '23: the 2023 ACM Conference on Fairness, Accountability, and Transparency</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIAFS 2023 - Artificial Intelligence for Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Wahington DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770346v1</w:t>
+                <w:t xml:space="preserve">hal-03960683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marich: A Query-efficient Distributionally Equivalent Model Extraction Attack using Public Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">How Biased are Your Features?&amp;quot;: Computing Fairness Influence Functions with Global Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bishwamittra Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuldeep Meel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FAccT '23: the 2023 ACM Conference on Fairness, Accountability, and Transparency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chicago IL, United States. pp.138-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3593013.3593983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260442v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilinear Exponential Family of MDPs: Frequentist Regret Bound with Tractable Exploration &amp; Planning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Marich: A Query-efficient Distributionally Equivalent Model Extraction Attack using Public Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratik Karmakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AAAI Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New orleans, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790997v2</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive and Concentrated Differential Privacy for Bandits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bilinear Exponential Family of MDPs: Frequentist Regret Bound with Tractable Exploration &amp; Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Ouhamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWRL 2023 – European Workshop on Reinforcement Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washignton DC, United States. pp.9336-9344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v37i8.26119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215685v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Meritocracy in Optimal Set Selection</w:t>
               </w:r>
@@ -3779,77 +3779,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kleine Buening</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meirav Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Dimitrakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAMO 2022- Equity and Access in Algorithms, Mechanisms, and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Oct 2022, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3874,90 +3874,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENTINEL: Taming Uncertainty with Ensemble-based Distributional Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Alibeigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Dimitrakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UAI 2022- Proceedings of the Thirty-Eighth Conference on Uncertainty in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Eindhoven, Netherlands. pp.631-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3995,51 +3995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Privacy Meets Partial Information: A Refined Analysis of Differentially Private Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Azize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4077,51 +4077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic fairness verification with graphical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bishwamittra Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuldeep S. Meel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4159,90 +4159,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-Sensitive Bayesian Games for Multi-Agent Reinforcement Learning under Policy Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Alibeigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Dimitrakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OptLearnMAS@AAMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Virtual, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4280,51 +4280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procrastinated Tree Search: Black-box Optimization with Delayed, Noisy, and Multi-fidelity Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxiong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immanuel Trummer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4375,51 +4375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAAC: Safe Reinforcement Learning as an Adversarial Game of Actor-Critics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Flet-Berliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RLDM 2022 - The Multi-disciplinary Conference on Reinforcement Learning and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4438,399 +4438,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justicia: A Stochastic SAT Approach to Formally Verify Fairness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">UDO: Universal Database Optimization using Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immanuel Trummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuldeep S. Meel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the VLDB Endowment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sydney, Australia. pp.3402-3414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14778/3484224.3484236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445831v1</w:t>
+                <w:t xml:space="preserve">hal-03445686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating UDO: A Unified Approach for Optimizing Transaction Code, Physical Design, and System Parameters via Reinforcement Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Justicia: A Stochastic SAT Approach to Formally Verify Fairness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bishwamittra Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuldeep S. Meel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD/PODS '21: International Conference on Management of Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtual, Canada. pp.7554-7563</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3448016.3452754⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03446016v1</w:t>
+                <w:t xml:space="preserve">hal-03445831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UDO: Universal Database Optimization using Reinforcement Learning</w:t>
+                <w:t xml:space="preserve">Demonstrating UDO: A Unified Approach for Optimizing Transaction Code, Physical Design, and System Parameters via Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxiong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immanuel Trummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the VLDB Endowment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sydney, Australia. pp.3402-3414, </w:t>
+              <w:t xml:space="preserve">SIGMOD/PODS '21: International Conference on Management of Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Event, China. pp.2794-2797, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14778/3484224.3484236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3448016.3452754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445686v1</w:t>
+                <w:t xml:space="preserve">hal-03446016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferential Induction: A Novel Framework for Bayesian Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Dimitrakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Grover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4881,51 +4881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidentialité différentielle à risque : Relier les sources d’aléa et un budget de confidentialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Dandekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4989,51 +4989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and Random Generation of Hypergraphs with Prescribed Degree and Dimension Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naheed Anjum Arafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5084,51 +5084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BelMan: An Information-Geometric Approach to Stochastic Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5192,51 +5192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Find the Best Rated Items on a Likert Scale and How Many Ratings Are Enough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shruti Goel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5322,51 +5322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-k Queries Over Uncertain Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5426,51 +5426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage par renforcement pour optimiser les bases de donnéees indépendamment du modèle de coût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5547,51 +5547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Model Oblivious Database Tuning with Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5730,51 +5730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Tavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Schliep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1525, Springer International Publishing; Springer International Publishing, pp.459-467, 2021, Communications in Computer and Information Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5808,51 +5808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Cost-Model Oblivious Database Tuning with Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5978,51 +5978,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reward Hacking: Do You Fully Know What Your AI Agent Can Do?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6053,51 +6053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performative Policy Gradient: Optimality in Performative Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udvas Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6167,51 +6167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian-based Equilibrium Propagation: generalisation to arbitrary boundary conditions &amp; equivalence with Hamiltonian Echo Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6259,77 +6259,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension Agnostic Testing of Survey Data Credibility through the Lens of Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debarshi Chanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buddha Dev Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6371,512 +6371,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Steepest Slope toward a Quantum Few-body Solution: Gradient Variational Methods for the Quantum Few-body Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Testing Credibility of Public and Private Surveys through the Lens of Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debarshi Chanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddha Dev Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arijit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757502v1</w:t>
+                <w:t xml:space="preserve">hal-04733076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical-VAE-based Hindsight to Learn the Causal Dynamics of Factored-POMDPs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Steepest Slope toward a Quantum Few-body Solution: Gradient Variational Methods for the Quantum Few-body Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aditya Gilra</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Gattobigio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785076v1</w:t>
+                <w:t xml:space="preserve">hal-04757502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially Private Best-Arm Identification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dynamical-VAE-based Hindsight to Learn the Causal Dynamics of Factored-POMDPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Vasilaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Gilra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615690v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Credibility of Public and Private Surveys through the Lens of Regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Differentially Private Best-Arm Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Azize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Al Marjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733076v1</w:t>
+                <w:t xml:space="preserve">hal-04615690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandits Corrupted by Nature: Lower Bounds on Regret and Robust Optimistic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6920,51 +6920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BelMan: Bayesian Bandits on the Belief--Reward Manifold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7177,51 +7177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarshi Chanda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Royer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3785297.3785302" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reabetswe M. Nkhumise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony J. Prescott" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Gilra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udvas Das" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cfl.2025.8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615733v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Recchia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gattobigio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-024-01965-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Dandekar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2021-0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ryazanov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Nylund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida-Maja Hassell&#246;v" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schliep" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020169" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.06377" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520727v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ajarra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurv Shukla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naheed Anjum Arafat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Azize" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Wu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junya Honda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Orabona" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ito" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733059v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwamittra Ghosh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831210v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Della Vecchia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrit Chakraborty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520715v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Mukherjee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bullo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203235v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Carlsson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik D. Johansson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devdatt Dubhashi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Eriksson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Tram" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Alibeigi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dimitrakakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3635637.3662902" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaTML59370.2024.00013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhada Agrawal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Huazhu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yuan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuga Kanagavelu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733134v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jorge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kallel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Akrour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo d'Eramo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jourdan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Al Marjani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Meel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593013.3593983" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Karmakar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790997v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Ouhamma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i8.26119" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kleine Buening" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirav Segal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie George" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150823v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep S. Meel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770369v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiong Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Trummer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Flet-Berliac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448016.3452754" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3484224.3484236" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Grover" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02541206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Goel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_28" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01700174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287156v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Lin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihong Yuan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261945v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tam Vo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Tavara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93733-1_34" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53455-7_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teigny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Driss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddalak Mukherjee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Ernoult" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Chakraborty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddha Dev Das" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Ghosh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757502v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Han" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Vasilaki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733076v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3785297.3785302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarshi Chanda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reabetswe M. Nkhumise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony J. Prescott" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Gilra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udvas Das" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cfl.2025.8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615733v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Recchia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gattobigio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-024-01965-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Dandekar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2021-0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ryazanov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Nylund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida-Maja Hassell&#246;v" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schliep" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020169" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.06377" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520727v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ajarra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurv Shukla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naheed Anjum Arafat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Azize" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Wu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junya Honda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Orabona" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ito" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733059v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwamittra Ghosh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831210v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Della Vecchia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrit Chakraborty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Mukherjee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bullo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kallel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Akrour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo d'Eramo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Carlsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik D. Johansson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devdatt Dubhashi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaTML59370.2024.00013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Eriksson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Tram" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Alibeigi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dimitrakakis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3635637.3662902" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Huazhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yuan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuga Kanagavelu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260464v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhada Agrawal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733134v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027468v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jorge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jourdan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Al Marjani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Meel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593013.3593983" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Karmakar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790997v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Ouhamma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i8.26119" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kleine Buening" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirav Segal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie George" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150823v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep S. Meel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770369v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiong Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Trummer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Flet-Berliac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3484224.3484236" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445831v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448016.3452754" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Grover" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02541206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Goel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_28" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01700174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287156v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Lin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihong Yuan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261945v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tam Vo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Tavara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93733-1_34" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53455-7_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teigny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Driss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddalak Mukherjee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Ernoult" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Chakraborty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddha Dev Das" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Ghosh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757502v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Han" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Vasilaki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615690v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>