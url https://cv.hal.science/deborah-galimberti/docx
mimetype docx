--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Deborah Galimberti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">deborah-galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5458-5727</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195601726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italie : le délaissement politique de la question méridionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Corallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Politiques des territoires délaissés, 118, pp.77-87. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.118.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Local Unions Are Rethinking Their Relationship with(in) the City: The Case of a Place-Based Mobilization in Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territory, Politics, Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.430-448. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21622671.2022.2038256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les patrons font la politique : héritages et transformations des mobilisations territoriales des groupes d’intérêt économiques : le cas de la région milanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Varia, 68 (1), pp.77-101. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.681.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropolisation, intercommunalité et inégalités sociospatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferey Sellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Politiques urbaines et (in)justice spatiale, 107, pp.79-101. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.107.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropole de Lyon. Splendeurs et fragilités d'une machine intercommunales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.191-209. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/her.154.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des variétés de régulation de la ville compétitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Traverse: Ville et marché, Publication en ligne: http://www.espacestemps.net/articles/des-varietes-de-regulation-de-la-ville-co</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles franches et régions agencifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.48-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milano - Città Metropolitana : entre conservatisme et innovation incrémentale au-delà du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, http://metropoles.revues.org/4633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Policies in France: Stronger Metropolises and Steering State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Gelli, Matteo Basso (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifying Models of National Urban Agendas: A View to the Global Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.33-56, 2022, Comparative Studies of Political Agendas, 978-3-031-08387-7. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08388-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03879723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kada, Nicolas; Pasquier, Romain; Courtecuisse, Claire; Aubelle, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon: unbreakable boundaries between economic development and social integration policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dormois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberta Cucca; Costanzo Ranci (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unequal cities : the challenge of post-industrial transition in times of austerity </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-175, 2017, 9781138919464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01452747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place equality regime(s) in French City Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jefferey M. Sellers; Marta Arretche; Daniel Kübler; Eran Razin (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequality and governance in the metropolis : regimes of place equality and fiscal choices in eleven countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-218, 2017, Comparative Territorial Politics, 978-1-137-57378-0. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-57378-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations intermédiaires, intérêts et politiques territoriales de compétitivité dans la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cadiou, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner sous pression ? La participation des groupes d'intérêt aux affaires territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, Lextenso éditions, 2016, 978-2-275-02903-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making metropolis: innovation and local governance issues in Paris and Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cole, Alistair; Payre, Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities as Political Objects: Historical Evolution, Analytical Categorisations and Institutional Challenges of Metropolitanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing Ltd, pp.197-217, 2016, Cities series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en crise, ou comment concilier croissance et solidarité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.metropolitiques.eu/La-France-en-crise-ou-comment.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan, une ville qui s'autorégule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, En ligne: http://www.millenaire3.com/uploads/tx_ressm3/Deborah_Galimberti-M3.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Wannabe attractive cities in Europe ». Un protocole de recherche pour deux villes européennes : Lyon & Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00517605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles comme enjeu syndical : marginalité et avenir de l'action syndicale dans la territorialisation de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dormois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRES; Université de Franche-Comté. 2020, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquitaine Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner le développement économique des territoires : entre politique et société : Une comparaison des régions de Lyon et Milan (1970-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Saint-Etienne, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015STET2208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03587120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Deborah Galimberti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">deborah-galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5458-5727</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195601726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italie : le délaissement politique de la question méridionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Corallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Politiques des territoires délaissés, 118, pp.77-87. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.118.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Local Unions Are Rethinking Their Relationship with(in) the City: The Case of a Place-Based Mobilization in Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territory, Politics, Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.430-448. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21622671.2022.2038256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les patrons font la politique : héritages et transformations des mobilisations territoriales des groupes d’intérêt économiques : le cas de la région milanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Varia, 68 (1), pp.77-101. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.681.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropolisation, intercommunalité et inégalités sociospatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferey Sellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Politiques urbaines et (in)justice spatiale, 107, pp.79-101. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.107.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropole de Lyon. Splendeurs et fragilités d'une machine intercommunales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.191-209. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/her.154.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles franches et régions agencifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.48-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milano - Città Metropolitana : entre conservatisme et innovation incrémentale au-delà du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, http://metropoles.revues.org/4633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des variétés de régulation de la ville compétitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Traverse: Ville et marché, Publication en ligne: http://www.espacestemps.net/articles/des-varietes-de-regulation-de-la-ville-co</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Policies in France: Stronger Metropolises and Steering State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Gelli, Matteo Basso (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifying Models of National Urban Agendas: A View to the Global Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.33-56, 2022, Comparative Studies of Political Agendas, 978-3-031-08387-7. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08388-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03879723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kada, Nicolas; Pasquier, Romain; Courtecuisse, Claire; Aubelle, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon: unbreakable boundaries between economic development and social integration policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dormois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberta Cucca; Costanzo Ranci (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unequal cities : the challenge of post-industrial transition in times of austerity </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-175, 2017, 9781138919464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01452747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place equality regime(s) in French City Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jefferey M. Sellers; Marta Arretche; Daniel Kübler; Eran Razin (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequality and governance in the metropolis : regimes of place equality and fiscal choices in eleven countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-218, 2017, Comparative Territorial Politics, 978-1-137-57378-0. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-57378-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations intermédiaires, intérêts et politiques territoriales de compétitivité dans la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cadiou, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner sous pression ? La participation des groupes d'intérêt aux affaires territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, Lextenso éditions, 2016, 978-2-275-02903-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making metropolis: innovation and local governance issues in Paris and Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cole, Alistair; Payre, Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities as Political Objects: Historical Evolution, Analytical Categorisations and Institutional Challenges of Metropolitanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing Ltd, pp.197-217, 2016, Cities series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en crise, ou comment concilier croissance et solidarité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.metropolitiques.eu/La-France-en-crise-ou-comment.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan, une ville qui s'autorégule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, En ligne: http://www.millenaire3.com/uploads/tx_ressm3/Deborah_Galimberti-M3.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Wannabe attractive cities in Europe ». Un protocole de recherche pour deux villes européennes : Lyon & Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00517605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles comme enjeu syndical : marginalité et avenir de l'action syndicale dans la territorialisation de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dormois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRES; Université de Franche-Comté. 2020, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquitaine Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00966740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner le développement économique des territoires : entre politique et société : Une comparaison des régions de Lyon et Milan (1970-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Galimberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Saint-Etienne, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015STET2208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03587120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD9DBC6B"/>
+    <w:nsid w:val="4C0691E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/deborah-galimberti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5458-5727" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195601726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910022v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Corallo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641664v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2022.2038256" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.681.0077" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664306v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferey Sellers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.107.0079" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lobry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.154.0191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08388-4_2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315687865-18/lyon-unbreakable-boundaries-economic-development-social-integration-policies-deborah-galimberti-r%C3%A9mi-dormois-gilles-pinson?context=ubx&amp;amp;refId=f1698cf4-600a-44b4-88f8-ccd7db8318ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/br/book/9781137573773#aboutBook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-57378-0_10" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901440v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966740v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03587120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STET2208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/deborah-galimberti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5458-5727" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195601726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910022v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Corallo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641664v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2022.2038256" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.681.0077" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664306v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferey Sellers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.107.0079" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lobry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.154.0191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08388-4_2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315687865-18/lyon-unbreakable-boundaries-economic-development-social-integration-policies-deborah-galimberti-r%C3%A9mi-dormois-gilles-pinson?context=ubx&amp;amp;refId=f1698cf4-600a-44b4-88f8-ccd7db8318ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/br/book/9781137573773#aboutBook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-57378-0_10" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901440v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966740v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03587120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STET2208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>