--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C0691E1"/>
+    <w:nsid w:val="58F25958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>