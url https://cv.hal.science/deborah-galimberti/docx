--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58F25958"/>
+    <w:nsid w:val="8CB0FC7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>