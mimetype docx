--- v0 (2026-03-18)
+++ v1 (2026-05-24)
@@ -812,165 +812,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Constellate, un outil pour passer de la récupération de l'information à l'information sur les données ”</w:t>
+                <w:t xml:space="preserve">From Information Literacy to Data Litearcy at the Liabrary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GenOA 2024, Genoa Open Acess week, Librarian Community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università di Genova, Nov 2024, Genova, Italy, France</w:t>
+              <w:t xml:space="preserve">Series of learning sessions organized online by the Knowledge and Learning Commons, UN Library and Archvies Geneva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Knowledge and Learning Commons, UN Library and Archvies Geneva, May 2024, Geneva online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776450v1</w:t>
+                <w:t xml:space="preserve">hal-04893129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Information Literacy to Data Litearcy at the Liabrary</w:t>
+                <w:t xml:space="preserve">“Constellate, un outil pour passer de la récupération de l'information à l'information sur les données ”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Series of learning sessions organized online by the Knowledge and Learning Commons, UN Library and Archvies Geneva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Knowledge and Learning Commons, UN Library and Archvies Geneva, May 2024, Geneva online, Switzerland</w:t>
+              <w:t xml:space="preserve">GenOA 2024, Genoa Open Acess week, Librarian Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Genova, Nov 2024, Genova, Italy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893129v1</w:t>
+                <w:t xml:space="preserve">hal-04776450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“From meta-data to research-data. How to use text analysis techniques to do Information retrieval as a propaedeutic practice to Data Literacy”</w:t>
               </w:r>
@@ -2111,1422 +2111,1484 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Cours (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanities Computing and Legal Informatics in Italy</w:t>
+                <w:t xml:space="preserve">Dal manoscritto d’Archivio al Digital Historian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Whitney Kramer, Iliana Burgos, and Evan Muzzall. </w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Doctoral. “Fonti, metodi e Digital Humanities nella ricerca storica contemporanea”, Milano, Italy. 2025, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229543v1</w:t>
+                <w:t xml:space="preserve">hal-05523588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“La trasmissione dell’eredità culturale ed intellettuale delle Nazioni Unite online nel contesto internazionale della definizione di un ecosistema della governance di Internet e i particolare della scienza aperta”</w:t>
+                <w:t xml:space="preserve">Introduzione all'analisi testuale con Constellate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Internet Society, Italian Chapter; IGSG, Istituto di Informatica Giuridica e Sistemi Giudiziari del CNR (Consiglio Nazionale delle Ricerche). </w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04644874v1</w:t>
+              <w:t xml:space="preserve">Master. Introduzione all'analisi testuale con Constellate, Milano, Italy. 2024, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il contributo delle Biblioteche depositarie delle Nazioni Unite nella promozione degli SDG, tra tradizione ed innovazione</w:t>
+                <w:t xml:space="preserve">L’analyse textuelle, nouvelle méthodologie de recherche scientifique. Aspects théoriques et retombées pratiques et juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Associazione Biblioteche oggi. </w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04645005v1</w:t>
+              <w:t xml:space="preserve">Doctorat. France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade Integration in the Balkans region: rules, institutions and main aims pursued</w:t>
+                <w:t xml:space="preserve">Introduction to Text Analysis with Constellate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Faculty of Economics. </w:t>
-[...21 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Master. Introduction to text analysis with Constellate, Milano, Italy. 2024, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04645192v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione ai dati testuali e all’analisi testuale con Constellate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Grbac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. Module sur la recherche en histoire de l'Ecole de doctorat d'Institutions politiques de l'Università Cattolica del Sacro Cuore di Milano, Milano, Italy. 2023, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione all'analisi testuale con Constellate</w:t>
+                <w:t xml:space="preserve">Humanities Computing and Legal Informatics in Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduzione all'analisi testuale con Constellate, Milano, Italy. 2024, pp.10</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Cours</w:t>
+              <w:t xml:space="preserve">Whitney Kramer, Iliana Burgos, and Evan Muzzall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Text and Data Mining Literacy for Librarians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACRL, Association of College and Research Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 9798892555951</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891940v1</w:t>
+                <w:t xml:space="preserve">hal-05229543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse textuelle, nouvelle méthodologie de recherche scientifique. Aspects théoriques et retombées pratiques et juridiques</w:t>
+                <w:t xml:space="preserve">“La trasmissione dell’eredità culturale ed intellettuale delle Nazioni Unite online nel contesto internazionale della definizione di un ecosistema della governance di Internet e i particolare della scienza aperta”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. France. 2024</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04891977v1</w:t>
+              <w:t xml:space="preserve">Internet Society, Italian Chapter; IGSG, Istituto di Informatica Giuridica e Sistemi Giudiziari del CNR (Consiglio Nazionale delle Ricerche). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Internet Governance e le sfide della trasformazione digitale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editoriale scientifica, pp.439-454, 2022, 9791259764034</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Text Analysis with Constellate</w:t>
+                <w:t xml:space="preserve">Il contributo delle Biblioteche depositarie delle Nazioni Unite nella promozione degli SDG, tra tradizione ed innovazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Introduction to text analysis with Constellate, Milano, Italy. 2024, pp.8</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04891833v1</w:t>
+              <w:t xml:space="preserve">Associazione Biblioteche oggi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biblioteche e sviluppo sostenibile. Azioni, strategie, indicatori, impatto. Relazioni Convegno 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editrice Bibliografica, pp.136-141, 2020, 978-88-93573-05-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione ai dati testuali e all’analisi testuale con Constellate</w:t>
+                <w:t xml:space="preserve">Trade Integration in the Balkans region: rules, institutions and main aims pursued</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. Module sur la recherche en histoire de l'Ecole de doctorat d'Institutions politiques de l'Università Cattolica del Sacro Cuore di Milano, Milano, Italy. 2023, pp.10</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04892072v1</w:t>
+              <w:t xml:space="preserve">Faculty of Economics. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES 2003 – Second International Conference of the Faculty of Economics in Sarajevo From Transition to Development Globalisation and Political Economy of Development in Transition Economics – Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Part II, University of Economics, pp.261-279, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EOSC IF Interoperability Guideline: Access to content via PID</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EOSC-IF / Interoperability Guideline: Research Product Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Bardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Benito Gonzalez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Ariyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Czerniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8091897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Bardi</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04636955v1</w:t>
+                <w:t xml:space="preserve">hal-04634036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EOSC-IF / Interoperability Guideline: Research Product Deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">EOSC IF Interoperability Guideline: Access to content via PID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Bardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Manghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Benito Gonzalez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Ariyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Czerniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-04634036v1</w:t>
+              <w:t xml:space="preserve">EOSC Future Working Group on "Research Product Publishing". 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transmission of the United Nations' cultural and intellectual heritage online in the international context of defining an ecosystem of Internet governance and open science in particular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista italiana di informatica e diritto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (2022) (Année 4), pp.333-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The United Nations Depository Libraries System as an “Open Community”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Umanistica digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, No. 11 (2021) (DHs for society: e-quality, participation, rights and values in the Digital Age), pp.199-216. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.2532-8816/13676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cultural Heritage of the United Nations at the Depository Library of the Catholic University of Milan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biblioteche oggi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (aprile 2021), pp.40-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3302/0392-8586-202103-040-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accesso all’informazione giuridica e in particolare al dato bibliografico relativo alla dottrina giuridica: un confronto fra il panorama francese e quello italiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista italiana di informatica e diritto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (2019) (Année 1), pp.79-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32091/RIID0014.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès ouvert en ligne à la doctrine juridique en Italie et en France : la confrontation de deux traditions d’informatique juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blogdroiteuropéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspetti giuridici dell'apertura commerciale della Comunità europea nei confronti dei paesi dei Balcani occidentali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diritto del commercio internazionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.377-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3536,153 +3598,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès ouvert en ligne à la doctrine juridique en Italie et en France : la confrontation de deux traditions d’informatique juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases de données juridiques en accès libre en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3692,118 +3754,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finanza, imprese, sviluppo locale: casi di paesi europei in transizione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Grbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visconti Massimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuffré. 2001, 9788814089855</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3871,51 +3933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D974B624"/>
+    <w:nsid w:val="AA312597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4019,51 +4081,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DEEBBCD"/>
+    <w:nsid w:val="0915994E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4167,51 +4229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36D41EFA"/>
+    <w:nsid w:val="81FE6109"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4315,51 +4377,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="43819EBE"/>
+    <w:nsid w:val="0FEDE794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4463,51 +4525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8966CAA3"/>
+    <w:nsid w:val="24B43711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4611,51 +4673,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E84992C2"/>
+    <w:nsid w:val="F9275628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4857,51 +4919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/deborah-grbac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201202356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000141016920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/badges/dfad513d-f347-410a-8993-e7a1362681bd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/badges/34d97483-e251-481a-97cf-97b6fc7f1b88" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/large-language-models-and-embeddings-for-retrieval-" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/spacy-in-the-world-of-llms" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/introduction-to-vector-databases-and-semantic-searc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/python-basics" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/hugging-face-transformers-library" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/introduction-to-text-analysis-with-r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/data-literacy-educator" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/llm-powered-text-classification-practitioner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/python-foundations-for-text-analysis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/earner/earned/badge/fc0721d8-5724-44b5-802c-673313319410" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Grbac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776450v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/6712" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7704759" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5479768" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229543v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barnesandnoble.com/w/text-and-data-mining-literacy-for-librarians-whitney-kramer/1148226769?ean=9798892555951" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bardi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Manghi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Benito Gonzalez Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ariyo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Czerniak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8091897" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2532-8816/13676" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3302/0392-8586-202103-040-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32091/RIID0014." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479474v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visconti Massimo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/deborah-grbac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201202356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000141016920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/badges/dfad513d-f347-410a-8993-e7a1362681bd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/badges/34d97483-e251-481a-97cf-97b6fc7f1b88" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/large-language-models-and-embeddings-for-retrieval-" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/spacy-in-the-world-of-llms" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/introduction-to-vector-databases-and-semantic-searc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/python-basics" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/hugging-face-transformers-library" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/introduction-to-text-analysis-with-r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/data-literacy-educator" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/llm-powered-text-classification-practitioner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/org/constellate/badge/python-foundations-for-text-analysis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.credly.com/earner/earned/badge/fc0721d8-5724-44b5-802c-673313319410" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Grbac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/6712" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7704759" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5479768" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barnesandnoble.com/w/text-and-data-mining-literacy-for-librarians-whitney-kramer/1148226769?ean=9798892555951" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Manghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Benito Gonzalez Lopez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ariyo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Czerniak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8091897" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2532-8816/13676" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3302/0392-8586-202103-040-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32091/RIID0014." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visconti Massimo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>