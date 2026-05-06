--- v0 (2026-04-01)
+++ v1 (2026-05-06)
@@ -66,2065 +66,2199 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B3GALT6 mutations lead to compromised connective tissue biomechanics in Ehlers-Danlos syndrome</w:t>
+                <w:t xml:space="preserve">Toward a comprehensively characterized extract of Wharton’s jelly extracellular matrix for the formulation of human collagen-based hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo Milan Diana</w:t>
+                <w:t xml:space="preserve">Nathan Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Jolivet</w:t>
+                <w:t xml:space="preserve">Reine El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Vincourt</w:t>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+                <w:t xml:space="preserve">Alaa Bzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Francius</w:t>
+                <w:t xml:space="preserve">Isabelle Raeth-Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (16), pp.e179474. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 690, pp.126523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.179474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234907v1</w:t>
+                <w:t xml:space="preserve">hal-05586060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs miR-16 and miR-519 control meningioma cell proliferation via overlapping transcriptomic programs shared with the RNA-binding protein HuR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">B3GALT6 mutations lead to compromised connective tissue biomechanics in Ehlers-Danlos syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Milan Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Deborah Helle</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1158773⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (16), pp.e179474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.179474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176105v1</w:t>
+                <w:t xml:space="preserve">hal-05234907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an Innovative Biomaterial Derived From Human Wharton’s Jelly as a New Promising Coating for Tissue Engineering Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MicroRNAs miR-16 and miR-519 control meningioma cell proliferation via overlapping transcriptomic programs shared with the RNA-binding protein HuR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Casse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deborah Helle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.884069⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1158773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1158773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753092v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoid Receptor Activation Restores Learning Memory by Modulating Hippocampal Plasticity in a Mouse Model of Brain Vitamin B12 Deficiency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of an Innovative Biomaterial Derived From Human Wharton’s Jelly as a New Promising Coating for Tissue Engineering Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Pourié</w:t>
+                <w:t xml:space="preserve">Adrien Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Quadros</w:t>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Alberto</w:t>
+                <w:t xml:space="preserve">Véronique Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (3), pp.1024-1035. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.884069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12035-020-02163-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.884069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043614v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl Donor Deficiency during Gestation and Lactation in the Rat Affects the Expression of Neuropeptides and Related Receptors in the Hypothalamus</w:t>
+                <w:t xml:space="preserve">Glucocorticoid Receptor Activation Restores Learning Memory by Modulating Hippocampal Plasticity in a Mouse Model of Brain Vitamin B12 Deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Saber Cherif</w:t>
+                <w:t xml:space="preserve">Natacha Dreumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Pourié</w:t>
+                <w:t xml:space="preserve">Khalid Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geoffroy</w:t>
+                <w:t xml:space="preserve">Carine Pourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Julien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deborah Helle</w:t>
+                <w:t xml:space="preserve">Edward Quadros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20205097⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (3), pp.1024-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-020-02163-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049896v1</w:t>
+                <w:t xml:space="preserve">hal-03043614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N‐homocysteinylation of tau and MAP1 is increased in autopsy specimens of Alzheimer's disease and vascular dementia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methyl Donor Deficiency during Gestation and Lactation in the Rat Affects the Expression of Neuropeptides and Related Receptors in the Hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Smith</w:t>
+                <w:t xml:space="preserve">L Saber Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lehmann</w:t>
+                <w:t xml:space="preserve">P Pourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Deramecourt</w:t>
+                <w:t xml:space="preserve">A Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Sablonnière</w:t>
+                <w:t xml:space="preserve">A Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 248 (3), pp.291-303. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (20), pp.5097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/path.5254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20205097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389312v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Impairments in a Rat Model of Methyl Donor Deficiency: Effects of a Late Maternal Supplementation with Folic Acid</w:t>
+                <w:t xml:space="preserve">N‐homocysteinylation of tau and MAP1 is increased in autopsy specimens of Alzheimer's disease and vascular dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Geoffroy</w:t>
+                <w:t xml:space="preserve">Carine Bossenmeyer-Pourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Saber-Cherif</w:t>
+                <w:t xml:space="preserve">David A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pourié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deborah Helle</w:t>
+                <w:t xml:space="preserve">Sylvain Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Umoret</w:t>
+                <w:t xml:space="preserve">Vincent Deramecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sablonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20040973⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 248 (3), pp.291-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.5254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049898v1</w:t>
+                <w:t xml:space="preserve">hal-02389312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoplasmic overexpression of RNA-binding protein HuR is a marker of poor prognosis in meningioma, and HuR knockdown decreases meningioma cell growth and resistance to hypoxia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental Impairments in a Rat Model of Methyl Donor Deficiency: Effects of a Late Maternal Supplementation with Folic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Vigouroux</w:t>
+                <w:t xml:space="preserve">Andréa Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Casse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
+                <w:t xml:space="preserve">Lynda Saber-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pourié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Umoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.4916⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (4), pp.973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20040973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718786v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Maternal Folate Supplementation Rescues from Methyl Donor Deficiency-Associated Brain Defects by Restoring Let-7 and miR-34 Pathways</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Pourié</w:t>
+                <w:t xml:space="preserve">Cytoplasmic overexpression of RNA-binding protein HuR is a marker of poor prognosis in meningioma, and HuR knockdown decreases meningioma cell growth and resistance to hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gauchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Helle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guéant</w:t>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Casse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-016-0035-8⟩</w:t>
+              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 242 (4), pp.421 - 434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.4916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666792v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl donor deficiency impairs bone development via peroxisome proliferator-activated receptor- coactivator-1 -dependent vitamin D receptor pathway</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Maternal Folate Supplementation Rescues from Methyl Donor Deficiency-Associated Brain Defects by Restoring Let-7 and miR-34 Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Melhem</w:t>
+                <w:t xml:space="preserve">Andrea Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ghemrawi</w:t>
+                <w:t xml:space="preserve">Racha Kerek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pourié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.-F. Battaglia-Hsu</w:t>
+                <w:t xml:space="preserve">Jean-Louis Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (10), pp.3598 - 3612. </w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (7), pp.5017-5033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.201600332R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12035-016-0035-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666802v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folate- and vitamin B-12-deficient diet during gestation and lactation alters cerebellar synapsin expression via impaired influence of estrogen nuclear receptor alpha</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methyl donor deficiency impairs bone development via peroxisome proliferator-activated receptor- coactivator-1 -dependent vitamin D receptor pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Bossenmeyer-Pourie</w:t>
+                <w:t xml:space="preserve">E. Feigerlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassila Akchiche</w:t>
+                <w:t xml:space="preserve">L. Demarquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Maria Gueant-Rodriguez</w:t>
+                <w:t xml:space="preserve">H. Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ghemrawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-F. Battaglia-Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 29 (9), pp.3713-3725. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.14-264267⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 30 (10), pp.3598 - 3612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201600332R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217630v1</w:t>
+                <w:t xml:space="preserve">hal-01666802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early methyl donor deficiency may induce persistent brain defects by reducing Stat3 signaling targeted by miR-124</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Geoffroy</w:t>
+                <w:t xml:space="preserve">Folate- and vitamin B-12-deficient diet during gestation and lactation alters cerebellar synapsin expression via impaired influence of estrogen nuclear receptor alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bison</w:t>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bossenmeyer-Pourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Martin</w:t>
+                <w:t xml:space="preserve">Nassila Akchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Akchiche</w:t>
+                <w:t xml:space="preserve">Rosa Maria Gueant-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (8), pp.e755 - e755. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (9), pp.3713-3725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cddis.2013.278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.14-264267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701266v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early methyl donor deficiency produces severe gastritis in mothers and offspring through N -homocysteinylation of cytoskeleton proteins, cellular stress, and inflammation</w:t>
+                <w:t xml:space="preserve">Early methyl donor deficiency may induce persistent brain defects by reducing Stat3 signaling targeted by miR-124</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Bossenmeyer-Pourié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Pourié</w:t>
+                <w:t xml:space="preserve">R Kerek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Koziel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deborah Helle</w:t>
+                <w:t xml:space="preserve">G. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Jeannesson</w:t>
+                <w:t xml:space="preserve">A Bison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Akchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.12-224642⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (8), pp.e755 - e755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2013.278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701775v1</w:t>
+                <w:t xml:space="preserve">hal-01701266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su1754 Persistence of the Gastric Mucosa Inflammation After Fetal and Early Post-Natal Exposition to Methyl Donor Deficiency in the Rat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Early methyl donor deficiency produces severe gastritis in mothers and offspring through N -homocysteinylation of cytoskeleton proteins, cellular stress, and inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bossenmeyer-Pourié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Helle</w:t>
+                <w:t xml:space="preserve">Violette Koziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jeannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(12)61896-4⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (6), pp.2185 - 2197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.12-224642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718806v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Su1754 Persistence of the Gastric Mucosa Inflammation After Fetal and Early Post-Natal Exposition to Methyl Donor Deficiency in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Pourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pourié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tomasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142 (5), pp.S-495 - S-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(12)61896-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Homocysteinylation of neuronal proteins contributes to folate deficiency-associated alterations of differentiation, vesicular transport, and plasticity in hippocampal neuronal cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassila Akchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bossenmeyer-Pourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Kerek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (10), pp.3980-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.12-205757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2134,383 +2268,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting extracellular matrix of wharton's jelly by extraction or decellularization process: a promising material for cardiovascular tissue engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Harvesting the Wharton’s Jelly Extracellular matrix using an ultrasound assisted Acetic Acid protocol to produce a material suitable for cardiovascular tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomat-MatSan 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française pour le développement des biomatériaux; Comission mixte MatSan (Matériaux pour la Santé), Jan 2024, Super Besse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Biomaterials and Biofabrication 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587186v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting the Wharton’s Jelly Extracellular matrix using an ultrasound assisted Acetic Acid protocol to produce a material suitable for cardiovascular tissue engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Harvesting extracellular matrix of wharton's jelly by extraction or decellularization process: a promising material for cardiovascular tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biomaterials and Biofabrication 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Biomat-MatSan 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française pour le développement des biomatériaux; Comission mixte MatSan (Matériaux pour la Santé), Jan 2024, Super Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587207v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human umbilical cord: All what we need for an ideal tissue-engineered vascular graft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Decot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Menu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISACB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2520,272 +2654,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic evaluation of a tissue-engineered vascular graft build from human umbilical cord: scaffold improvement and in vivo evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine El Omar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering small vessels and micro-vascularization for 3D models and regenerative medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human umbilical cord: all what we need for an ideal vascular graft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Decot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Menu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISACB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2932,51 +3066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Milan Diana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.179474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Casse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Helle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1158773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03753092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fayon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.884069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mimoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pouri&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Quadros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-020-02163-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saber Cherif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouri&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geoffroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Julien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205097" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossenmeyer-Pourie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5254" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Geoffroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saber-Cherif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pouri&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Umoret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20040973" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vigouroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Casse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4916" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01666792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Geoffroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Kerek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0035-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01666802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feigerlova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demarquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melhem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghemrawi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201600332R" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassila Akchiche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Gueant-Rodriguez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-264267" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kerek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geoffroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Akchiche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2013.278" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossenmeyer-Pouri&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Koziel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-224642" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pourie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Helle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(12)61896-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759122v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-205757" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04587186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wisniewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04587207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Decot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03642335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03642337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Dan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05586060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wisniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bzal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raeth-Fries" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126523" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Milan Diana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.179474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Casse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Helle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1158773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03753092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fayon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.884069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mimoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pouri&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Quadros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-020-02163-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saber Cherif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouri&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geoffroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Julien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205097" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossenmeyer-Pourie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5254" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Geoffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saber-Cherif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pouri&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Umoret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20040973" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vigouroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Casse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4916" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01666792v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Geoffroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Kerek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0035-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01666802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feigerlova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demarquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melhem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghemrawi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201600332R" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassila Akchiche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Gueant-Rodriguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-264267" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kerek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geoffroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Akchiche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2013.278" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossenmeyer-Pouri&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Koziel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-224642" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pourie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Helle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(12)61896-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-205757" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04587207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04587186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883644v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Decot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03642335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03642337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Dan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>