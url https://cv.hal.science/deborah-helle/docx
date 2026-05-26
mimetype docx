--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -2276,260 +2276,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting the Wharton’s Jelly Extracellular matrix using an ultrasound assisted Acetic Acid protocol to produce a material suitable for cardiovascular tissue engineering</w:t>
+                <w:t xml:space="preserve">Harvesting extracellular matrix of wharton's jelly by extraction or decellularization process: a promising material for cardiovascular tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biomaterials and Biofabrication 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Biomat-MatSan 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française pour le développement des biomatériaux; Comission mixte MatSan (Matériaux pour la Santé), Jan 2024, Super Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587207v1</w:t>
+                <w:t xml:space="preserve">hal-04587186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting extracellular matrix of wharton's jelly by extraction or decellularization process: a promising material for cardiovascular tissue engineering</w:t>
+                <w:t xml:space="preserve">Harvesting the Wharton’s Jelly Extracellular matrix using an ultrasound assisted Acetic Acid protocol to produce a material suitable for cardiovascular tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomat-MatSan 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française pour le développement des biomatériaux; Comission mixte MatSan (Matériaux pour la Santé), Jan 2024, Super Besse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Biomaterials and Biofabrication 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587186v1</w:t>
+                <w:t xml:space="preserve">hal-04587207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human umbilical cord: All what we need for an ideal tissue-engineered vascular graft</w:t>
               </w:r>
@@ -3066,51 +3066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05586060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wisniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bzal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raeth-Fries" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126523" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Milan Diana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.179474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Casse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Helle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1158773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03753092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fayon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.884069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mimoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pouri&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Quadros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-020-02163-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saber Cherif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouri&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geoffroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Julien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205097" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossenmeyer-Pourie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5254" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Geoffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saber-Cherif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pouri&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Umoret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20040973" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vigouroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Casse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4916" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01666792v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Geoffroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Kerek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0035-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01666802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feigerlova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demarquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melhem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghemrawi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201600332R" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassila Akchiche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Gueant-Rodriguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-264267" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kerek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geoffroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Akchiche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2013.278" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossenmeyer-Pouri&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Koziel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-224642" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pourie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Helle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(12)61896-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-205757" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04587207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04587186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883644v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Decot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03642335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03642337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Dan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05586060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wisniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bzal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raeth-Fries" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126523" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Milan Diana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.179474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Casse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Helle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1158773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03753092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fayon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.884069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mimoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pouri&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Quadros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-020-02163-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saber Cherif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouri&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geoffroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Julien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205097" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossenmeyer-Pourie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5254" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Geoffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saber-Cherif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pouri&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Umoret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20040973" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vigouroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Casse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4916" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01666792v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Geoffroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Kerek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0035-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01666802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feigerlova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demarquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melhem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghemrawi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201600332R" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassila Akchiche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Gueant-Rodriguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-264267" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kerek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geoffroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Akchiche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2013.278" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossenmeyer-Pouri&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Koziel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-224642" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pourie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Helle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(12)61896-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-205757" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04587186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04587207v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883644v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Decot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03642335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03642337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Dan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>