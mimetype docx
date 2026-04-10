--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -502,546 +502,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d’aide à la gestion de crise pour la mission RDI33 : Atlas de scenarios de submersion sur le bassin d’Arcachon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Satellite-derived equilibrium shoreline modelling at a high-energy meso-macrotidal beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Azorakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2325692⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.104536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527015v1</w:t>
+                <w:t xml:space="preserve">hal-04573878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Rocky Obstacle Sand Bypassing on Embayed Beach Dynamics Using a Reduced-Complexity Shoreline Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+                <w:t xml:space="preserve">funGp: An R Package for Gaussian Process Regression with Scalar and Functional Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur Robinet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse12122266⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v109.i05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832715v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582236v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">funGp: An R Package for Gaussian Process Regression with Scalar and Functional Inputs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outil d’aide à la gestion de crise pour la mission RDI33 : Atlas de scenarios de submersion sur le bassin d’Arcachon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gilberto Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bachoc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+                <w:t xml:space="preserve">Luca Arpaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18637/jss.v109.i05⟩</w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2325692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2325692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582236v3</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite-derived equilibrium shoreline modelling at a high-energy meso-macrotidal beach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Azorakos</w:t>
+                <w:t xml:space="preserve">Influence of Rocky Obstacle Sand Bypassing on Embayed Beach Dynamics Using a Reduced-Complexity Shoreline Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.104536. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), pp.2266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse12122266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573878v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A composite approach to document a century of overwash events in a high tide environment of southern Brittany, France</w:t>
               </w:r>
@@ -1382,64 +1382,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Flood at Gâvres (Brittany, France): A Simulated Dataset to Support Risk Management and Metamodels Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1503,103 +1503,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved metamodels for predicting high-dimensional outputs by accounting for the dependence structure of the latent variables: application to marine flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (8), pp.2919-2941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2133,442 +2133,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multioutput Gaussian processes with functional data: A study on coastal flood hazard assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Stochastic Wave Forcing on Equilibrium Shoreline Modelling Across the 21 st Century Including Sea-Level Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Cagigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2021.108139⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.104149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2022.104149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412417v2</w:t>
+                <w:t xml:space="preserve">hal-03678556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Stochastic Wave Forcing on Equilibrium Shoreline Modelling Across the 21 st Century Including Sea-Level Rise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurizio d'Anna</w:t>
+                <w:t xml:space="preserve">Modelling the contribution of wind waves to Cap Ferret's updrift erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cagigal</w:t>
+                <w:t xml:space="preserve">X. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 175, pp.104149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2022.104149⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 172, pp.104063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.104063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678556v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the contribution of wind waves to Cap Ferret's updrift erosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alphonse Nahon</w:t>
+                <w:t xml:space="preserve">Multioutput Gaussian processes with functional data: A study on coastal flood hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guérin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 172, pp.104063. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, pp.108139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.104063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2021.108139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461439v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning the contributions of dependent offshore forcing conditions in the probabilistic assessment of future coastal flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2576,51 +2576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Thieblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (10), pp.3167-3182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2648,723 +2648,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timescales of emergence of chronic flooding in the major economic center of Guadeloupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A User-Oriented Local Coastal Flooding Early Warning System Using Metamodelling Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello de Michele</w:t>
+                <w:t xml:space="preserve">Axel Aurouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Legendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Moisan</w:t>
+                <w:t xml:space="preserve">Audrey Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-703-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9111191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03742079v1</w:t>
+                <w:t xml:space="preserve">hal-03406179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional principal component analysis for global sensitivity analysis of model with spatial output</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainties in Shoreline Projections to 2100 at Truc Vert Beach (France): Role of Sea‐Level Rise and Equilibrium Model Assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio D ' Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran Vi-Vi Elodie Perrin</w:t>
+                <w:t xml:space="preserve">B. Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Roustant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+                <w:t xml:space="preserve">D. Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Alata</w:t>
+                <w:t xml:space="preserve">J. Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Naulin</w:t>
+                <w:t xml:space="preserve">G. Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 211, pp.107522. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2021JF006160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2021.107522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JF006160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03275234v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinterpreting the Bruun Rule in the Context of Equilibrium Shoreline Models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional principal component analysis for global sensitivity analysis of model with spatial output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Vi-Vi Elodie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roustant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse9090974⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 211, pp.107522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2021.107522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337985v1</w:t>
+                <w:t xml:space="preserve">ujm-03275234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A User-Oriented Local Coastal Flooding Early Warning System Using Metamodelling Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinterpreting the Bruun Rule in the Context of Equilibrium Shoreline Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Vitousek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse9111191⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9090974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406179v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in Shoreline Projections to 2100 at Truc Vert Beach (France): Role of Sea‐Level Rise and Equilibrium Model Assumptions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Castelle</w:t>
+                <w:t xml:space="preserve">Timescales of emergence of chronic flooding in the major economic center of Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Idier</w:t>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rohmer</w:t>
+                <w:t xml:space="preserve">Yoann Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Cozannet</w:t>
+                <w:t xml:space="preserve">Manuel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2021JF006160. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JF006160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-703-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411178v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow Bathymetry from Multiple Sentinel 2 Images via the Joint Estimation of Wave Celerity and Wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,51 +3450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning the uncertainty contributions of dependent offshore forcing conditions in the probabilistic assessment of future coastal flooding at a macrotidal site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3502,51 +3502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3574,1688 +3574,1688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Prediction of Extreme Storm Surges Based on a Fully Supervised Weather-Type Downscaling Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effect of Stochasticity of Waves on Coastal Flood and Its Variations with Sea-level Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paula Camus</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (12), pp.1028. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse8121028⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse8100798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079007v1</w:t>
+                <w:t xml:space="preserve">hal-02982609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian process metamodeling of functional-input code for coastal flood hazard assessment</w:t>
+                <w:t xml:space="preserve">Infragravity Waves in a Complex Macro-tidal Environment: High Frequency Hydrodynamic Measurements and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.106870⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-239.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998724v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the Impact of Sea-level Rise and Offshore Bathymetry on Embayment Shoreline Changes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Tides They Are A‐Changin': A Comprehensive Review of Past and Future Nonastronomical Changes in Tides, Their Driving Mechanisms, and Future Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Haigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Arbic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Arns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-244.1⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018RG000636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483552v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sea-level rise on tides and sediment dynamics in a Dutch tidal bay</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: Coastal food: a composite method for past events characterisation providing insights in past, present and future hazards—joining historical, statistical and modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-16-307-2020⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2), pp.503-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-020-03895-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506201v2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Stochasticity of Waves on Coastal Flood and Its Variations with Sea-level Rise</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blind testing of shoreline evolution models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Montaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antolínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Beuzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Bryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59018-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse8100798⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02982609v1</w:t>
+                <w:t xml:space="preserve">hal-02506235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind testing of shoreline evolution models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karin Bryan</w:t>
+                <w:t xml:space="preserve">Gaussian process metamodeling of functional-input code for coastal flood hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.106870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59018-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02506235v1</w:t>
+                <w:t xml:space="preserve">hal-01998724v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Coastal food: a composite method for past events characterisation providing insights in past, present and future hazards—joining historical, statistical and modelling approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Prediction of Extreme Storm Surges Based on a Fully Supervised Weather-Type Downscaling Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisa Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Camus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-020-03895-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), pp.1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse8121028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911826v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infragravity Waves in a Complex Macro-tidal Environment: High Frequency Hydrodynamic Measurements and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+                <w:t xml:space="preserve">Effects of sea-level rise on tides and sediment dynamics in a Dutch tidal bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Gerkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimée B.A. Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karline Soetaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.307-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-16-307-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI95-239.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02913672v1</w:t>
+                <w:t xml:space="preserve">hal-02506201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tides They Are A‐Changin': A Comprehensive Review of Past and Future Nonastronomical Changes in Tides, Their Driving Mechanisms, and Future Implications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating the Impact of Sea-level Rise and Offshore Bathymetry on Embayment Shoreline Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1263-1267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018RG000636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI95-244.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913631v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of model free parameters and sea-level rise uncertainties on 20-years shoreline hindcast: the case of Truc Vert beach (SW France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+                <w:t xml:space="preserve">Climate change-driven coastal erosion modelling in temperate sandy beaches: Methods and uncertainty treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toimil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Losada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4854⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202, pp.103110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514976v2</w:t>
+                <w:t xml:space="preserve">hal-02506225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change-driven coastal erosion modelling in temperate sandy beaches: Methods and uncertainty treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.J. Nicholls</w:t>
+                <w:t xml:space="preserve">Toward a User-Based, Robust and Fast Running Method for Coastal Flooding Forecast, Early Warning, and Risk Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aurouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 202, pp.103110. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special issue : Proceedings from the International Coastal Symposium (ICS) 2020, 95, pp.11-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI95-216.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506225v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a User-Based, Robust and Fast Running Method for Coastal Flooding Forecast, Early Warning, and Risk Prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of model free parameters and sea-level rise uncertainties on 20-years shoreline hindcast: the case of Truc Vert beach (SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Special issue : Proceedings from the International Coastal Symposium (ICS) 2020, 95, pp.11-15. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.1895 - 1907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI95-216.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458084v1</w:t>
+                <w:t xml:space="preserve">hal-02514976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal flood: a composite method for past events characterisation providing insights in past, present and future hazards—joining historical, statistical and modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -5293,77 +5293,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nuanced quantile random forest approach for fast prediction of a stochastic marine flooding simulator applied to a macrotidal coastal site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (6), pp.867-890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5527,51 +5527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls of local geology and cross-shore/longshore processes on embayed beach shoreline variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5638,697 +5638,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-End Probabilistic Sea-Level Projections</w:t>
+                <w:t xml:space="preserve">Quantifying uncertainties of sandy shoreline change projections as sea level rises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanka Ranasinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11071507⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37017-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380970v1</w:t>
+                <w:t xml:space="preserve">hal-02182686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Beach Topography and Nearshore Bathymetry Using Spaceborne Remote Sensing: A Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafael Almar</w:t>
+                <w:t xml:space="preserve">Author Correction: Quantifying uncertainties of sandy shoreline change projections as sea level rises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Baptista</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georg Heygster</w:t>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanka Ranasinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11192212⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41667-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413847v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring Beach Topography and Nearshore Bathymetry Using Spaceborne Remote Sensing: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Ponte</w:t>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark L Carson</w:t>
+                <w:t xml:space="preserve">Paulo Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Cirano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
+                <w:t xml:space="preserve">Georg Heygster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (19), pp.2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11192212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323507v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying uncertainties of sandy shoreline change projections as sea level rises</w:t>
+                <w:t xml:space="preserve">Low-End Probabilistic Sea-Level Projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37017-4⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11071507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182686v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Quantifying uncertainties of sandy shoreline change projections as sea level rises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark L Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Cirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Salas y Melia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roshanka Ranasinghe</w:t>
+                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41667-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708722v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Between Mean Sea Level, Tide, Surge, Waves and Flooding: Mechanisms and Contributions to Sea Level Variations at the Coast</w:t>
               </w:r>
@@ -6353,51 +6353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark D Pickering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6457,51 +6457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Azzimonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6682,51 +6682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imprints of wave climate and mean sea level variations in the dynamics of a coastal spit over the last 250 years: Cap Ferret, SW France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6933,90 +6933,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casting light on forcing and breaching scenarios that lead to marine inundation: Combining numerical simulations with a random-forest classification approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Louisor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7069,391 +7069,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized kilometer-scale shoreline sand wave generation: Sensitivity to model and physical parameters</w:t>
+                <w:t xml:space="preserve">Sea-level rise impacts on the tides of the European Shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Falqués</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+                <w:t xml:space="preserve">François Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Arriaga</w:t>
+                <w:t xml:space="preserve">Faïza Boulahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JF004197⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.56 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2017.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590706v1</w:t>
+                <w:t xml:space="preserve">hal-01481901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-level rise impacts on the tides of the European Shelf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation mechanisms for self-organized km-scale shoreline sand waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Falqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumas</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arriaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2017.01.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JF003964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481901v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation mechanisms for self-organized km-scale shoreline sand waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Self-organized kilometer-scale shoreline sand wave generation: Sensitivity to model and physical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Falqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Déborah Idier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Arriaga</w:t>
+                <w:t xml:space="preserve">Jaime Arriaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JF003964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JF004197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522471v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Storm Impact on a French Coastal Dune System Using Morphodynamic Modeling</w:t>
               </w:r>
@@ -7478,64 +7478,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold van Rooijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 332, pp.254 - 272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7595,51 +7595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Poupardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7993,51 +7993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moncoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8088,77 +8088,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic parameter sensitivity in numerical modelling of cyclone-induced waves: a multi-look approach using advanced meta-modelling techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quetelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8216,345 +8216,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of extreme wave height along the Atlantic and Channel French coast</w:t>
+                <w:t xml:space="preserve">Dynamics of inner-shelf, multi-scale bedforms off the south Aquitaine coast over three decades (Southeast Bay of Biscay, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+                <w:t xml:space="preserve">Alais Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.01.015⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp. 23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119360v1</w:t>
+                <w:t xml:space="preserve">hal-01100289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of inner-shelf, multi-scale bedforms off the south Aquitaine coast over three decades (Southeast Bay of Biscay, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Gillet</w:t>
+                <w:t xml:space="preserve">Spatial variability of extreme wave height along the Atlantic and Channel French coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92, pp. 23-36. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp. 175-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2014.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100289v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating uncertainties of future marine flooding occurrence as sea-level rises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8765,77 +8765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How historical information can improve estimation and prediction of extreme coastal water levels: application to the Xynthia event at La Rochelle (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8876,235 +8876,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric storm surge modeling methodology along the French (Atlantic and English Channel) coast</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How kilometric sandy shoreline undulations correlate with wave and morphology characteristics: preliminary analysis on the Atlantic coast of Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Falqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-014-0771-0⟩</w:t>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-39-55-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076991v1</w:t>
+                <w:t xml:space="preserve">hal-00974452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How kilometric sandy shoreline undulations correlate with wave and morphology characteristics: preliminary analysis on the Atlantic coast of Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric storm surge modeling methodology along the French (Atlantic and English Channel) coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Pineau-Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert Falqués</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39, pp.55-60. </w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (11), pp.1671 - 1692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/adgeo-39-55-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10236-014-0771-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974452v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches to evaluate the recent impacts of sea-level rise on shoreline changes</w:t>
               </w:r>
@@ -9220,64 +9220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing wave climate trends in the Bay of Biscay through an intercomparison of wave hindcasts and reanalyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9331,542 +9331,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An AHP-derived method for mapping the physical vulnerability of coastal areas at regional scales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Development of an inverse method for coastal risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Mirgon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Delvallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13, pp.1209-1227. </w:t>
+              <w:t xml:space="preserve">, 2013, 13, pp.999-1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-13-1209-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-13-999-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823386v1</w:t>
+                <w:t xml:space="preserve">hal-00821183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of sandy coasts to climate variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Predictability of Mid-term Cross-shore Profile Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angels Fernandez Morà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Calvete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Falqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/cr01153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue N°65, pp.476-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI65-081.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172312v1</w:t>
+                <w:t xml:space="preserve">hal-00821186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an inverse method for coastal risk management</w:t>
+                <w:t xml:space="preserve">Vulnerability of sandy coasts to climate variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poumadère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Delvallée</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bohn Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-13-999-2013⟩</w:t>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (1), pp.19-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/cr01153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821183v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Predictability of Mid-term Cross-shore Profile Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angels Fernandez Morà</w:t>
+                <w:t xml:space="preserve">An AHP-derived method for mapping the physical vulnerability of coastal areas at regional scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Calvete</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carola Mirgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa L. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Special Issue N°65, pp.476-481. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.1209-1227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI65-081.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-13-1209-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821186v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longshore sediment flux hindcast and potential impact of future wave climate change along the Gironde/Landes Coast, SW France</w:t>
               </w:r>
@@ -10162,2722 +10162,2734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of linear stability model to characterize the morphological behaviour of a double bar system. Application to Truc Vert Beach (France).</w:t>
+                <w:t xml:space="preserve">The influence of wave direction on the morphological response of a double sandbar system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brivois</w:t>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Falqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerben Ruessink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.02.004⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (1), pp.71-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2011.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715885v1</w:t>
+                <w:t xml:space="preserve">hal-00647443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of wave direction on the morphological response of a double sandbar system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+                <w:t xml:space="preserve">Climate change impact on waves in the Bay of Biscay, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerben Ruessink</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Delécluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2011.10.014⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.ODYN-D-11-00186R1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-012-0534-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647443v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on waves in the Bay of Biscay, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tide-surge interaction in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-012-0534-8⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.3709-3718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-3709-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675807v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur les vagues et la dérive littorale le long du littoral aquitain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charles</w:t>
+                <w:t xml:space="preserve">A meta-modelling strategy to identify the critical offshore conditions for coastal flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2012036⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.2943-2955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-2943-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843927v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tide-surge interaction in the English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Present wave climate in the Bay of Biscay: spatiotemporal variability and trends from 1958 to 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.3709-3718. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (6), pp.2020-2039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-3709-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-11-00086.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843910v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-modelling strategy to identify the critical offshore conditions for coastal flooding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+                <w:t xml:space="preserve">Impact du changement climatique sur les vagues et la dérive littorale le long du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Delécluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12, pp.2943-2955. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.26 - 33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-2943-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2012036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733495v1</w:t>
+                <w:t xml:space="preserve">hal-00843927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present wave climate in the Bay of Biscay: spatiotemporal variability and trends from 1958 to 2001</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charles</w:t>
+                <w:t xml:space="preserve">On the use of linear stability model to characterize the morphological behaviour of a double bar system. Application to Truc Vert Beach (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-11-00086.1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (5), pp.277-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647448v1</w:t>
+                <w:t xml:space="preserve">hal-00715885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of currents over a mobile dune field in the Dover Strait</w:t>
+                <w:t xml:space="preserve">Shoreline instability under low-angle wave incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Garlan</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Falqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerben Ruessink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31 (19-20), pp.10.1016/j.csr.2011.09.006. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (F4), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2011.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2010JF001894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00647599v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline instability under low-angle wave incidence</w:t>
+                <w:t xml:space="preserve">Spatio-temporal variability of currents over a mobile dune field in the Dover Strait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland Garnier</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 111 (F4), 12 p. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (19-20), pp.10.1016/j.csr.2011.09.006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JF001894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2011.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635211v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamic Models Used to Study the Impact of Offshore Aggregate Extraction: a Review</w:t>
+                <w:t xml:space="preserve">Influences relatives des agents hydrodynamiques sur la mobilité sédimentaire des Pertuis Charentais Cas des sédiments non-cohésifs = Relative influences of hydrodynamic factors on the sediment mobility of the pertuis charentais (France). A non cohesive sediments study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brière</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Oliveros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (2), pp.193-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejece.14.193-205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537344v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences relatives des agents hydrodynamiques sur la mobilité sédimentaire des Pertuis Charentais Cas des sédiments non-cohésifs = Relative influences of hydrodynamic factors on the sediment mobility of the pertuis charentais (France). A non cohesive sediments study</w:t>
+                <w:t xml:space="preserve">Morphodynamic Models Used to Study the Impact of Offshore Aggregate Extraction: a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Romieu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter C. Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk-Jan R. Walstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Special Issue (51), pp.39-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516912v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method to analyse non-cohesive sediment mobility in coastal environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Oliveros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30, pp.365-377. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2009.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation morphodynamique des barres d'avant-plage par analyse de stabilité linéaire : application à la plafe du lido de Sète. Modeling sandbar morphodynamics by linear stability analysis : application to the Lido de Sète beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Falqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Calvete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, p. 97 - 103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2010011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain size dependency in sandbank modeling for the case of uniform sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.H. van Der Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hulscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (F03021), 13 pp. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008JF001140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipate response of climate change on coastal risks at regional scale in Aquitaine and Languedoc Roussillon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Balouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Closset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52, pp.45-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2008.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The morphodynamics of tidal sand waves: a model review,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Besio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blondeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brocchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.M.H. Hulscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55, pp.657-670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2007.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Morphodynamic Modelling Platform: Application to Characteristic Sandy systems of the Aquitanian Coast, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50 (sp1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/jcr-si50-172.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions respectives des courants et de la houle dans la mobilité sédimentaire d'une plate-forme interne estuarienne. Exemple : le seuil interinsulaire, au large du pertuis d'Antioche, France. Respective contributions of currentsnext term and swell to the sediment mobility in an internal estuarine platform. Example of the inner shelf seaward of the ‘pertuis Charentais', France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Oliveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Choppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 338 (10), pp.718-726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2006.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bed roughness on dune and megaripple generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne J.M.H. Hulscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31, pp.L13214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004GL019969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical modeling of sandbanks dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Astruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108 (C3), pp.3060. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001JC001205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamique d'une dune sous-marine du détroit du Pas de Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 334 (15), pp.1079-1085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01852-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From stochastic phase-space evolution to brownian motion in collective space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.S. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Remaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 567, pp.663-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId407"/>
+      <w:footerReference w:type="default" r:id="rId408"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13024,51 +13036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05200530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Traboulsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106624" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Azorakos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Ibaceta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70221" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05199060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjing Mao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Vitousek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose a A Antolinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02550-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04527015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Arpaia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2325692" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04832715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12122266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04582236v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Betancourt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v109.i05" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04573878v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104536" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108626" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04813791v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio d'Anna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Vedie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102468" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04190363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Challis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11091701" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04185752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Le Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Betancourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11071314" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02426-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04057523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillemoto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15050934" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04287395v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thomas Devlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Pan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-022-1151-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04334966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48807-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03412417v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F. L&#243;pez-Lopera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108139" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03678556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cagigal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104149" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03461439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Nahon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Idier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Thieblemont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goneri Le Cozannet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3167-2022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moisan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-703-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03275234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Vi-Vi Elodie Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roustant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Naulin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107522" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9090974" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03406179v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111191" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio D ' Anna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Idier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rohmer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Cozannet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006160" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746319v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Smai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112149" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2021-271" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03079007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Menendez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Camus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8121028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998724v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106870" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02483552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-244.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506201v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Jiang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerkema" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e B.A. Slangen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-307-2020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02982609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8100798" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Monta&#241;o" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antol&#237;nez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Beuzen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Bryan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59018-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02911826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03895-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud David" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schaeffer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-239.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Haigh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Pickering" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Green" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Arbic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Arns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018RG000636" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02514976v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4854" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toimil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Losada" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Nicholls" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02458084v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-216.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03882-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913621v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-020-01803-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02982620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107367" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506216v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Harley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. D Splinter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106118" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380970v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Manceau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071507" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413847v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192212" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02182686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanka Ranasinghe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37017-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41667-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02167224v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Thompson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09549-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02127924v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Azzimonti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2018.1562987" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Melet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09557-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02165008v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Senechal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4634" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734892v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.08.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Louisor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.03.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXJVC3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01590706v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Falqu&#233;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arriaga" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JF004197" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01481901v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01522471v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ribas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arriaga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JF003964" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold van Rooijen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-15-00102" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01251525v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poupardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2499379" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01340736v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliveros" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00049" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353578v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0460-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01259447v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Naulin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moncoulon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-16-195-2016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685331v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quetelard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnardot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2513-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119360v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.01.015" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N21BJ0ZT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01100289v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alais Mazi&#232;res" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulder" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2014.11.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRJWQMZR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186064v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik van De Wal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.07.021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01102609v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumadere" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.12.024" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01160309v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1135-2015" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01076991v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pineau-Guillou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0771-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00974452v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-39-55-2014" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01060689v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Yates" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.08.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059777v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charles" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0746-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00823386v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mirgon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1209-2013" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172312v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumad&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01153" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00821183v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvall&#233;e" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-999-2013" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00821186v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Fernandez Mor&#224;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvete" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-081.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00750262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Mallet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-502.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062224v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652504v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-302.1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00715885v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.02.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647443v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Garnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Ruessink" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.10.014" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675807v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Del&#233;cluse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-012-0534-8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00843927v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012036" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00843910v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3709-2012" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00733495v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2943-2012" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647448v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-11-00086.1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647599v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.09.006" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8DB5GVX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00635211v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001894" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537344v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hommes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bri&#232;re" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C. Roos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan R. Walstra" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00516912v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Romieu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.14.193-205" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509800v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.12.006" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558758v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010011" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2KVQL35D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00510388v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. van Der Veen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulscher" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001140" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557285v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubi&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Closset" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2008.09.011" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PB4XVZR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557284v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besio" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blondeaux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocchini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.M.H. Hulscher" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2007.11.004" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDNTK321-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04534058v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruneau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/jcr-si50-172.1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557290v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choppin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.05.004" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB6J3R13-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557292v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J.M.H. Hulscher" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019969" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557293v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001205" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557295v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01852-7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020976v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benhassine" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farine" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Hernandez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05200530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Traboulsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106624" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Azorakos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Ibaceta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70221" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05199060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjing Mao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Vitousek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose a A Antolinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02550-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04573878v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104536" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04582236v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Betancourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v109.i05" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04527015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Arpaia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2325692" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04832715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12122266" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108626" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04813791v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio d'Anna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Vedie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102468" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04190363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Challis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11091701" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04185752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Le Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Betancourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11071314" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02426-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04057523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillemoto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15050934" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04287395v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thomas Devlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Pan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-022-1151-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04334966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48807-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03678556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cagigal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104149" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03461439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Nahon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104063" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03412417v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F. L&#243;pez-Lopera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108139" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Idier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Thieblemont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goneri Le Cozannet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3167-2022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03406179v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111191" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio D ' Anna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Idier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rohmer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Cozannet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006160" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03275234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Vi-Vi Elodie Perrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roustant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Naulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107522" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337985v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9090974" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moisan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-703-2021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746319v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Smai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112149" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2021-271" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02982609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8100798" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913672v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schaeffer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-239.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Haigh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Pickering" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Green" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Arbic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Arns" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018RG000636" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02911826v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03895-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Monta&#241;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antol&#237;nez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Beuzen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Bryan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59018-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998724v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106870" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03079007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Menendez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Camus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8121028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506201v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Jiang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerkema" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e B.A. Slangen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-307-2020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02483552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-244.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506225v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toimil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Losada" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Nicholls" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103110" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02458084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-216.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02514976v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4854" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03882-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913621v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-020-01803-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02982620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107367" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506216v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Harley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. D Splinter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106118" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02182686v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanka Ranasinghe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37017-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708722v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41667-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192212" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Manceau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071507" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02167224v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Thompson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09549-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02127924v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Azzimonti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2018.1562987" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Melet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09557-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02165008v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Senechal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4634" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734892v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.08.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Louisor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.03.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXJVC3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01481901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01522471v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Falqu&#233;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ribas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arriaga" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JF003964" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01590706v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arriaga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JF004197" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold van Rooijen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-15-00102" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01251525v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poupardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2499379" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01340736v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliveros" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00049" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353578v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0460-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01259447v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Naulin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moncoulon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-16-195-2016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685331v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quetelard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnardot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2513-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01100289v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alais Mazi&#232;res" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulder" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2014.11.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRJWQMZR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119360v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.01.015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N21BJ0ZT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186064v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik van De Wal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.07.021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01102609v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumadere" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.12.024" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01160309v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1135-2015" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00974452v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-39-55-2014" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01076991v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pineau-Guillou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0771-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01060689v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Yates" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.08.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059777v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charles" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0746-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00821183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvall&#233;e" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-999-2013" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00821186v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Fernandez Mor&#224;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvete" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-081.1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172312v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumad&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01153" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00823386v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mirgon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1209-2013" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00750262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Mallet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-502.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062224v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652504v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-302.1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647443v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Garnier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Ruessink" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.10.014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R1ZMKQN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675807v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Del&#233;cluse" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-012-0534-8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00843910v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3709-2012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00733495v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2943-2012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647448v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-11-00086.1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00843927v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012036" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00715885v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.02.004" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00635211v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001894" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647599v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.09.006" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8DB5GVX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00516912v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Romieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.14.193-205" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537344v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hommes" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bri&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C. Roos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan R. Walstra" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509800v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.12.006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558758v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010011" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2KVQL35D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00510388v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. van Der Veen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulscher" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001140" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557285v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubi&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Closset" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2008.09.011" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PB4XVZR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557284v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besio" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blondeaux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocchini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.M.H. Hulscher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2007.11.004" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDNTK321-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04534058v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruneau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/jcr-si50-172.1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557290v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choppin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.05.004" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB6J3R13-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557292v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J.M.H. Hulscher" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019969" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557293v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001205" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557295v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01852-7" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020976v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benhassine" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farine" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Hernandez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>