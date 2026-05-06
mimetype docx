--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -66,9231 +66,9218 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (102)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupling approach for long-term 3D morphological evolution of sandy coasts under sea-level rise</w:t>
+                <w:t xml:space="preserve">Simulation of extreme functionals in meteoceanic data: application to surge evolution over tidal cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Traboulsi</w:t>
+                <w:t xml:space="preserve">Nathan Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Roustant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106624⟩</w:t>
+              <w:t xml:space="preserve">Advances in Statistical Climatology, Meteorology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (1), pp.123-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ascmo-12-123-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200530v1</w:t>
+                <w:t xml:space="preserve">hal-05605802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the potential of time‐varying free parameters in equilibrium shoreline change models through data assimilation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coupling approach for long-term 3D morphological evolution of sandy coasts under sea-level rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Azorakos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raimundo Ibaceta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.70221⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, pp.106624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442063v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking shoreline prediction models over multi-decadal timescales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the potential of time‐varying free parameters in equilibrium shoreline change models through data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Coco</w:t>
+                <w:t xml:space="preserve">Georgios Azorakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Vitousek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georgios Azorakos</w:t>
+                <w:t xml:space="preserve">Raimundo Ibaceta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02550-4⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.70221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199060v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite-derived equilibrium shoreline modelling at a high-energy meso-macrotidal beach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Benchmarking shoreline prediction models over multi-decadal timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjing Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Vitousek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose a A Antolinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Azorakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104536⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02550-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573878v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">funGp: An R Package for Gaussian Process Regression with Scalar and Functional Inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Daniel Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18637/jss.v109.i05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582236v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d’aide à la gestion de crise pour la mission RDI33 : Atlas de scenarios de submersion sur le bassin d’Arcachon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Satellite-derived equilibrium shoreline modelling at a high-energy meso-macrotidal beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Azorakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2325692⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.104536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527015v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Rocky Obstacle Sand Bypassing on Embayed Beach Dynamics Using a Reduced-Complexity Shoreline Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outil d’aide à la gestion de crise pour la mission RDI33 : Atlas de scenarios de submersion sur le bassin d’Arcachon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gilberto Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Durand</w:t>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arthur Robinet</w:t>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Arpaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse12122266⟩</w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2325692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2325692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832715v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A composite approach to document a century of overwash events in a high tide environment of southern Brittany, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of Rocky Obstacle Sand Bypassing on Embayed Beach Dynamics Using a Reduced-Complexity Shoreline Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108626⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), pp.2266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse12122266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396616v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Climate Projections off Coastal French Guiana based on High-Resolution Modelling over the Atlantic Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A composite approach to document a century of overwash events in a high tide environment of southern Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Vedie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102468⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 298 (C), pp.108626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813791v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Wind and Pressure-Driven Changes in Tidal Characteristics over the Northwestern European Shelf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave Climate Projections off Coastal French Guiana based on High-Resolution Modelling over the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Vedie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Challis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ali Belmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse11091701⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190363v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Flood at Gâvres (Brittany, France): A Simulated Dataset to Support Risk Management and Metamodels Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Atmospheric Wind and Pressure-Driven Changes in Tidal Characteristics over the Northwestern European Shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Challis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Betancourt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11 (7), pp.1314. </w:t>
+              <w:t xml:space="preserve">, 2023, 11 (1701), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse11071314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse11091701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185752v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved metamodels for predicting high-dimensional outputs by accounting for the dependence structure of the latent variables: application to marine flooding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Coastal Flood at Gâvres (Brittany, France): A Simulated Dataset to Support Risk Management and Metamodels Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Sire</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00477-023-02426-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (7), pp.1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse11071314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164872v1</w:t>
+                <w:t xml:space="preserve">hal-04185752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the coastal areas, estuaries and deltas from space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">Improved metamodels for predicting high-dimensional outputs by accounting for the dependence structure of the latent variables: application to marine flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Vignudelli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlie Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-022-09757-6⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (8), pp.2919-2941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00477-023-02426-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959721v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Annual Dynamics of a Coastal Groundwater System with Soil-Aquifer Treatment and Its Impact on the Fate of Trace Organic Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of the coastal areas, estuaries and deltas from space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vignudelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Guillemoto</w:t>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Thierion</w:t>
+                <w:t xml:space="preserve">Abderrahim Bentamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w15050934⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue: Oceanography, Hydrology and Glaciology from Space, 44 (5), pp.1309 - 1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-022-09757-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057523v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-regional observations and validation of the M3 ocean tide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Annual Dynamics of a Coastal Groundwater System with Soil-Aquifer Treatment and Its Impact on the Fate of Trace Organic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillemoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Thomas Devlin</w:t>
+                <w:t xml:space="preserve">Nicolas Devau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayi Pan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Thierion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (10), pp.2265-2277. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11430-022-1151-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w15050934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287395v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic flooding events due to sea-level rise in French Guiana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-regional observations and validation of the M3 ocean tide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adam Thomas Devlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayi Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-48807-w⟩</w:t>
+              <w:t xml:space="preserve">Science China Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (10), pp.2265-2277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11430-022-1151-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334966v1</w:t>
+                <w:t xml:space="preserve">hal-04287395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Stochastic Wave Forcing on Equilibrium Shoreline Modelling Across the 21 st Century Including Sea-Level Rise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Chronic flooding events due to sea-level rise in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laura Cagigal</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Belmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2022.104149⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.21695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-48807-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678556v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the contribution of wind waves to Cap Ferret's updrift erosion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of Stochastic Wave Forcing on Equilibrium Shoreline Modelling Across the 21 st Century Including Sea-Level Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Bertin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Marieu</w:t>
+                <w:t xml:space="preserve">Laura Cagigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 172, pp.104063. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.104063⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 175, pp.104149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2022.104149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461439v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multioutput Gaussian processes with functional data: A study on coastal flood hazard assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the contribution of wind waves to Cap Ferret's updrift erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Déborah Idier</w:t>
+                <w:t xml:space="preserve">X. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 218, pp.108139. </w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 172, pp.104063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2021.108139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.104063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412417v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning the contributions of dependent offshore forcing conditions in the probabilistic assessment of future coastal flooding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Multioutput Gaussian processes with functional data: A study on coastal flood hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-3167-2022⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, pp.108139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2021.108139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844460v1</w:t>
+                <w:t xml:space="preserve">hal-03412417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A User-Oriented Local Coastal Flooding Early Warning System Using Metamodelling Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Déborah Idier</w:t>
+                <w:t xml:space="preserve">Partitioning the contributions of dependent offshore forcing conditions in the probabilistic assessment of future coastal flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Aurouet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Remi Thieblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1191. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (10), pp.3167-3182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse9111191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-3167-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406179v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in Shoreline Projections to 2100 at Truc Vert Beach (France): Role of Sea‐Level Rise and Equilibrium Model Assumptions</w:t>
+                <w:t xml:space="preserve">Functional principal component analysis for global sensitivity analysis of model with spatial output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio D ' Anna</w:t>
+                <w:t xml:space="preserve">Tran Vi-Vi Elodie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Castelle</w:t>
+                <w:t xml:space="preserve">O. Roustant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Idier</w:t>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rohmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Le Cozannet</w:t>
+                <w:t xml:space="preserve">J.P. Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JF006160⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 211, pp.107522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2021.107522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411178v1</w:t>
+                <w:t xml:space="preserve">ujm-03275234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional principal component analysis for global sensitivity analysis of model with spatial output</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinterpreting the Bruun Rule in the Context of Equilibrium Shoreline Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Vitousek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2021.107522⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9090974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03275234v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinterpreting the Bruun Rule in the Context of Equilibrium Shoreline Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A User-Oriented Local Coastal Flooding Early Warning System Using Metamodelling Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aurouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9 (9), pp.974. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse9090974⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9111191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337985v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timescales of emergence of chronic flooding in the major economic center of Guadeloupe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Déborah Idier</w:t>
+                <w:t xml:space="preserve">Uncertainties in Shoreline Projections to 2100 at Truc Vert Beach (France): Role of Sea‐Level Rise and Equilibrium Model Assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio D ' Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello de Michele</w:t>
+                <w:t xml:space="preserve">J. Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Legendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Moisan</w:t>
+                <w:t xml:space="preserve">G. Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-703-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2021JF006160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JF006160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742079v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow Bathymetry from Multiple Sentinel 2 Images via the Joint Estimation of Wave Celerity and Wavelength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Timescales of emergence of chronic flooding in the major economic center of Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Raucoules</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Déborah Idier</w:t>
+                <w:t xml:space="preserve">Yoann Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Smai</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13112149⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-703-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746319v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning the uncertainty contributions of dependent offshore forcing conditions in the probabilistic assessment of future coastal flooding at a macrotidal site</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Shallow Bathymetry from Multiple Sentinel 2 Images via the Joint Estimation of Wave Celerity and Wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Bachoc</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Smai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Foumelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-2021-271⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.2149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13112149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615903v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Stochasticity of Waves on Coastal Flood and Its Variations with Sea-level Rise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Partitioning the uncertainty contributions of dependent offshore forcing conditions in the probabilistic assessment of future coastal flooding at a macrotidal site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse8100798⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-2021-271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982609v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infragravity Waves in a Complex Macro-tidal Environment: High Frequency Hydrodynamic Measurements and Modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The Effect of Stochasticity of Waves on Coastal Flood and Its Variations with Sea-level Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.1235. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI95-239.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse8100798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913672v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tides They Are A‐Changin': A Comprehensive Review of Past and Future Nonastronomical Changes in Tides, Their Driving Mechanisms, and Future Implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to: Coastal food: a composite method for past events characterisation providing insights in past, present and future hazards—joining historical, statistical and modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Haigh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arne Arns</w:t>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018RG000636⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2), pp.503-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-020-03895-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913631v1</w:t>
+                <w:t xml:space="preserve">hal-02911826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Coastal food: a composite method for past events characterisation providing insights in past, present and future hazards—joining historical, statistical and modelling approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+                <w:t xml:space="preserve">Blind testing of shoreline evolution models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Montaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antolínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Beuzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Bryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-020-03895-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59018-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911826v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind testing of shoreline evolution models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infragravity Waves in a Complex Macro-tidal Environment: High Frequency Hydrodynamic Measurements and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Montaño</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karin Bryan</w:t>
+                <w:t xml:space="preserve">Christophe Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59018-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-239.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506235v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian process metamodeling of functional-input code for coastal flood hazard assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+                <w:t xml:space="preserve">The Tides They Are A‐Changin': A Comprehensive Review of Past and Future Nonastronomical Changes in Tides, Their Driving Mechanisms, and Future Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Haigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Arbic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Arns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.106870⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018RG000636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998724v2</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Prediction of Extreme Storm Surges Based on a Fully Supervised Weather-Type Downscaling Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gaussian process metamodeling of functional-input code for coastal flood hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse8121028⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.106870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079007v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998724v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sea-level rise on tides and sediment dynamics in a Dutch tidal bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Jiang</w:t>
+                <w:t xml:space="preserve">Theo Gerkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Gerkema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Déborah Idier</w:t>
+                <w:t xml:space="preserve">Aimée B.A. Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karline Soetaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (2), pp.307-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-16-307-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the Impact of Sea-level Rise and Offshore Bathymetry on Embayment Shoreline Changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Prediction of Extreme Storm Surges Based on a Fully Supervised Weather-Type Downscaling Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Robinet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisa Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-244.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), pp.1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse8121028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483552v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change-driven coastal erosion modelling in temperate sandy beaches: Methods and uncertainty treatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Simulating the Impact of Sea-level Rise and Offshore Bathymetry on Embayment Shoreline Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1263-1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-244.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506225v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a User-Based, Robust and Fast Running Method for Coastal Flooding Forecast, Early Warning, and Risk Prevention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of model free parameters and sea-level rise uncertainties on 20-years shoreline hindcast: the case of Truc Vert beach (SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-216.1⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.1895 - 1907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458084v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of model free parameters and sea-level rise uncertainties on 20-years shoreline hindcast: the case of Truc Vert beach (SW France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Climate change-driven coastal erosion modelling in temperate sandy beaches: Methods and uncertainty treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toimil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Losada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4854⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202, pp.103110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514976v2</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal flood: a composite method for past events characterisation providing insights in past, present and future hazards—joining historical, statistical and modelling approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Toward a User-Based, Robust and Fast Running Method for Coastal Flooding Forecast, Early Warning, and Risk Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aurouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-020-03882-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special issue : Proceedings from the International Coastal Symposium (ICS) 2020, 95, pp.11-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-216.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506211v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nuanced quantile random forest approach for fast prediction of a stochastic marine flooding simulator applied to a macrotidal coastal site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Coastal flood: a composite method for past events characterisation providing insights in past, present and future hazards—joining historical, statistical and modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00477-020-01803-2⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-020-03882-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913621v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of embayed beach equilibrium planform and rotation signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+                <w:t xml:space="preserve">A nuanced quantile random forest approach for fast prediction of a stochastic marine flooding simulator applied to a macrotidal coastal site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Robinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurizio d'Anna</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107367⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (6), pp.867-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00477-020-01803-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982620v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls of local geology and cross-shore/longshore processes on embayed beach shoreline variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of embayed beach equilibrium planform and rotation signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Robinet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K.D. D Splinter</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio d'Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 422, pp.106118. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 369, pp.107367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506216v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying uncertainties of sandy shoreline change projections as sea level rises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+                <w:t xml:space="preserve">Controls of local geology and cross-shore/longshore processes on embayed beach shoreline variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bulteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+                <w:t xml:space="preserve">M.D. D Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roshanka Ranasinghe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K.D. D Splinter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37017-4⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 422, pp.106118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182686v1</w:t>
+                <w:t xml:space="preserve">hal-02506216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Quantifying uncertainties of sandy shoreline change projections as sea level rises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Quantifying uncertainties of sandy shoreline change projections as sea level rises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Salas y Melia</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roshanka Ranasinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41667-3⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37017-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708722v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Beach Topography and Nearshore Bathymetry Using Spaceborne Remote Sensing: A Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward Salameh</w:t>
+                <w:t xml:space="preserve">Author Correction: Quantifying uncertainties of sandy shoreline change projections as sea level rises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Frappart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georg Heygster</w:t>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanka Ranasinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11192212⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41667-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413847v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-End Probabilistic Sea-Level Projections</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Déborah Idier</w:t>
+                <w:t xml:space="preserve">Monitoring Beach Topography and Nearshore Bathymetry Using Spaceborne Remote Sensing: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
+                <w:t xml:space="preserve">Paulo Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Heygster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11071507⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (19), pp.2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11192212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380970v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui Ponte</w:t>
+                <w:t xml:space="preserve">Low-End Probabilistic Sea-Level Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark L Carson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
+                <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11071507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323507v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Mean Sea Level, Tide, Surge, Waves and Flooding: Mechanisms and Contributions to Sea Level Variations at the Coast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Déborah Idier</w:t>
+                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark L Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Cirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bertin</w:t>
+                <w:t xml:space="preserve">Catia Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Thompson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09549-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167224v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profile Extrema for Visualizing and Quantifying Uncertainties on Excursion Regions: Application to Coastal Flooding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions Between Mean Sea Level, Tide, Surge, Waves and Flooding: Mechanisms and Contributions to Sea Level Variations at the Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Azzimonti</w:t>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ginsbourger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Déborah Idier</w:t>
+                <w:t xml:space="preserve">Philip Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D Pickering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-27. </w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00401706.2018.1562987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09549-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127924v1</w:t>
+                <w:t xml:space="preserve">hal-02167224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Wind-Generated Waves to Coastal Sea-Level Changes</w:t>
+                <w:t xml:space="preserve">Profile Extrema for Visualizing and Quantifying Uncertainties on Excursion Regions: Application to Coastal Flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dodet</w:t>
+                <w:t xml:space="preserve">Dario Azzimonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Melet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">David Ginsbourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09557-5⟩</w:t>
+              <w:t xml:space="preserve">Technometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00401706.2018.1562987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615904v1</w:t>
+                <w:t xml:space="preserve">hal-02127924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprints of wave climate and mean sea level variations in the dynamics of a coastal spit over the last 250 years: Cap Ferret, SW France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Contribution of Wind-Generated Waves to Coastal Sea-Level Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4634⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (6), pp.1563-1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09557-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165008v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced-complexity shoreline change model combining longshore and cross-shore processes: The LX-Shore model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imprints of wave climate and mean sea level variations in the dynamics of a coastal spit over the last 250 years: Cap Ferret, SW France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Robinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Féniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.08.010⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734892v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casting light on forcing and breaching scenarios that lead to marine inundation: Combining numerical simulations with a random-forest classification approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A reduced-complexity shoreline change model combining longshore and cross-shore processes: The LX-Shore model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jessie Louisor</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 104, pp.64-80. </w:t>
+              <w:t xml:space="preserve">, 2018, 109, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02860570v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-level rise impacts on the tides of the European Shelf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Casting light on forcing and breaching scenarios that lead to marine inundation: Combining numerical simulations with a random-forest classification approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Paris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumas</w:t>
+                <w:t xml:space="preserve">Jessie Louisor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2017.01.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104, pp.64-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481901v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation mechanisms for self-organized km-scale shoreline sand waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea-level rise impacts on the tides of the European Shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Falqués</w:t>
+                <w:t xml:space="preserve">Faïza Boulahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Ribas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Arriaga</w:t>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JF003964⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.56 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2017.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522471v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized kilometer-scale shoreline sand wave generation: Sensitivity to model and physical parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Formation mechanisms for self-organized km-scale shoreline sand waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Falqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jaime Arriaga</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arriaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JF004197⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JF003964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590706v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Storm Impact on a French Coastal Dune System Using Morphodynamic Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Muller</w:t>
+                <w:t xml:space="preserve">Self-organized kilometer-scale shoreline sand wave generation: Sensitivity to model and physical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Falqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold van Rooijen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+                <w:t xml:space="preserve">Jaime Arriaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 332, pp.254 - 272. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-15-00102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JF004197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818475v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Depth Inversion From a Single SPOT-5 Dataset</w:t>
+                <w:t xml:space="preserve">Assessing Storm Impact on a French Coastal Dune System Using Morphodynamic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Poupardin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Héloïse Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold van Rooijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2015.2499379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 332, pp.254 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-15-00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251525v1</w:t>
+                <w:t xml:space="preserve">hal-01818475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in Sandy Shorelines Evolution under the Bruun Rule Assumption</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water Depth Inversion From a Single SPOT-5 Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Garcin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adrien Poupardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2016.00049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2015.2499379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340736v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of interannual shoreline change driven by North Atlantic climate variability spanning 2000–2014 in the Bay of Biscay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainties in Sandy Shorelines Evolution under the Bruun Rule Assumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Oliveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Robinet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00367-016-0460-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2016.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353578v2</w:t>
+                <w:t xml:space="preserve">hal-01340736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of insurance-related losses resulting from coastal flooding in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Naulin</w:t>
+                <w:t xml:space="preserve">Statistical modeling of interannual shoreline change driven by North Atlantic climate variability spanning 2000–2014 in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Moncoulon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Déborah Idier</w:t>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-16-195-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00367-016-0460-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259447v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic parameter sensitivity in numerical modelling of cyclone-induced waves: a multi-look approach using advanced meta-modelling techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Estimation of insurance-related losses resulting from coastal flooding in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moncoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnardot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 84 (3), pp.1765 - 1792. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-016-2513-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-16-195-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685331v1</w:t>
+                <w:t xml:space="preserve">hal-01259447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of inner-shelf, multi-scale bedforms off the south Aquitaine coast over three decades (Southeast Bay of Biscay, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic parameter sensitivity in numerical modelling of cyclone-induced waves: a multi-look approach using advanced meta-modelling techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alais Mazières</w:t>
+                <w:t xml:space="preserve">H. Quetelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Gillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Garlan</w:t>
+                <w:t xml:space="preserve">F. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2014.11.002⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84 (3), pp.1765 - 1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-016-2513-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100289v1</w:t>
+                <w:t xml:space="preserve">hal-01685331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of extreme wave height along the Atlantic and Channel French coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of inner-shelf, multi-scale bedforms off the south Aquitaine coast over three decades (Southeast Bay of Biscay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alais Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 97, pp. 175-185. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp. 23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119360v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating uncertainties of future marine flooding occurrence as sea-level rises</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial variability of extreme wave height along the Atlantic and Channel French coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp. 175-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.07.021⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186064v2</w:t>
+                <w:t xml:space="preserve">hal-01119360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal vulnerabilities under the deliberation of stakeholders: The case of two French sandy beaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating uncertainties of future marine flooding occurrence as sea-level rises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Poumadere</w:t>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlos Oliveros</w:t>
+                <w:t xml:space="preserve">Roderik van De Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 105 (1), pp.166-176. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (November 2015), pp.44-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2014.12.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102609v1</w:t>
+                <w:t xml:space="preserve">hal-01186064v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How historical information can improve estimation and prediction of extreme coastal water levels: application to the Xynthia event at La Rochelle (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coastal vulnerabilities under the deliberation of stakeholders: The case of two French sandy beaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poumadere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Oliveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-15-1135-2015⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (1), pp.166-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2014.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160309v1</w:t>
+                <w:t xml:space="preserve">hal-01102609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How kilometric sandy shoreline undulations correlate with wave and morphology characteristics: preliminary analysis on the Atlantic coast of Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How historical information can improve estimation and prediction of extreme coastal water levels: application to the Xynthia event at La Rochelle (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert Falqués</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/adgeo-39-55-2014⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.1135-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-15-1135-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974452v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric storm surge modeling methodology along the French (Atlantic and English Channel) coast</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How kilometric sandy shoreline undulations correlate with wave and morphology characteristics: preliminary analysis on the Atlantic coast of Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Falqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-39-55-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10236-014-0771-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01076991v1</w:t>
+                <w:t xml:space="preserve">hal-00974452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to evaluate the recent impacts of sea-level rise on shoreline changes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Atmospheric storm surge modeling methodology along the French (Atlantic and English Channel) coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Pineau-Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 138, pp.47-60. </w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (11), pp.1671 - 1692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2014.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10236-014-0771-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060689v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing wave climate trends in the Bay of Biscay through an intercomparison of wave hindcasts and reanalyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9331,2103 +9318,2104 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an inverse method for coastal risk management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Approaches to evaluate the recent impacts of sea-level rise on shoreline changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa L. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delvallée</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-13-999-2013⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138, pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2014.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821183v1</w:t>
+                <w:t xml:space="preserve">hal-01060689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Predictability of Mid-term Cross-shore Profile Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angels Fernandez Morà</w:t>
+                <w:t xml:space="preserve">Development of an inverse method for coastal risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Calvete</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Déborah Idier</w:t>
+                <w:t xml:space="preserve">Etienne Delvallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Special Issue N°65, pp.476-481. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.999-1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI65-081.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-13-999-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821186v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of sandy coasts to climate variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Predictability of Mid-term Cross-shore Profile Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angels Fernandez Morà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Calvete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Falqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/cr01153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue N°65, pp.476-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI65-081.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172312v1</w:t>
+                <w:t xml:space="preserve">hal-00821186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An AHP-derived method for mapping the physical vulnerability of coastal areas at regional scales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+                <w:t xml:space="preserve">Vulnerability of sandy coasts to climate variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poumadère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Mirgon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marissa L. Yates</w:t>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bohn Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-13-1209-2013⟩</w:t>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (1), pp.19-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/cr01153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823386v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longshore sediment flux hindcast and potential impact of future wave climate change along the Gironde/Landes Coast, SW France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An AHP-derived method for mapping the physical vulnerability of coastal areas at regional scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Mirgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa L. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI65-502.1⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.1209-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-13-1209-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750262v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des côtes sableuses et phénomènes d'auto-organisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Longshore sediment flux hindcast and potential impact of future wave climate change along the Gironde/Landes Coast, SW France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrill Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (Special Issue), pp. 1785-1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI65-502.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062224v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longshore sediment flux hindcast: spatio-temporal variability along the SW Atlantic coast of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamique des côtes sableuses et phénomènes d'auto-organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mallet</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.36-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652504v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of wave direction on the morphological response of a double sandbar system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Longshore sediment flux hindcast: spatio-temporal variability along the SW Atlantic coast of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerben Ruessink</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2011.10.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 165, pp.1785-1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI65-302.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00647443v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on waves in the Bay of Biscay, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The influence of wave direction on the morphological response of a double sandbar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Falqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Delécluse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+                <w:t xml:space="preserve">Gerben Ruessink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.ODYN-D-11-00186R1. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (1), pp.71-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10236-012-0534-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2011.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675807v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tide-surge interaction in the English Channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Climate change impact on waves in the Bay of Biscay, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héloise Muller</w:t>
+                <w:t xml:space="preserve">Pascale Delécluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-3709-2012⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.ODYN-D-11-00186R1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-012-0534-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843910v1</w:t>
+                <w:t xml:space="preserve">hal-00675807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-modelling strategy to identify the critical offshore conditions for coastal flooding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact du changement climatique sur les vagues et la dérive littorale le long du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Delécluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-2943-2012⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.26 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2012036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733495v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present wave climate in the Bay of Biscay: spatiotemporal variability and trends from 1958 to 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (6), pp.2020-2039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JCLI-D-11-00086.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur les vagues et la dérive littorale le long du littoral aquitain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tide-surge interaction in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2012036⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.3709-3718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-3709-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843927v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of linear stability model to characterize the morphological behaviour of a double bar system. Application to Truc Vert Beach (France).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A meta-modelling strategy to identify the critical offshore conditions for coastal flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 344 (5), pp.277-287. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.2943-2955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-2943-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715885v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline instability under low-angle wave incidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the use of linear stability model to characterize the morphological behaviour of a double bar system. Application to Truc Vert Beach (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JF001894⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (5), pp.277-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635211v1</w:t>
+                <w:t xml:space="preserve">hal-00715885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability of currents over a mobile dune field in the Dover Strait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (19-20), pp.10.1016/j.csr.2011.09.006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2011.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences relatives des agents hydrodynamiques sur la mobilité sédimentaire des Pertuis Charentais Cas des sédiments non-cohésifs = Relative influences of hydrodynamic factors on the sediment mobility of the pertuis charentais (France). A non cohesive sediments study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Shoreline instability under low-angle wave incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos Oliveros</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Falqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerben Ruessink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (2), pp.193-205. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (F4), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejece.14.193-205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2010JF001894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516912v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamic Models Used to Study the Impact of Offshore Aggregate Extraction: a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Hommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11502,1394 +11490,1511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method to analyse non-cohesive sediment mobility in coastal environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influences relatives des agents hydrodynamiques sur la mobilité sédimentaire des Pertuis Charentais Cas des sédiments non-cohésifs = Relative influences of hydrodynamic factors on the sediment mobility of the pertuis charentais (France). A non cohesive sediments study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Oliveros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2009.12.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (2), pp.193-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejece.14.193-205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509800v1</w:t>
+                <w:t xml:space="preserve">hal-00516912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation morphodynamique des barres d'avant-plage par analyse de stabilité linéaire : application à la plafe du lido de Sète. Modeling sandbar morphodynamics by linear stability analysis : application to the Lido de Sète beach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A simple method to analyse non-cohesive sediment mobility in coastal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Oliveros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1, p. 97 - 103. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.365-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2010011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2009.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00558758v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain size dependency in sandbank modeling for the case of uniform sediment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modélisation morphodynamique des barres d'avant-plage par analyse de stabilité linéaire : application à la plafe du lido de Sète. Modeling sandbar morphodynamics by linear stability analysis : application to the Lido de Sète beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Falqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Calvete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JF001140⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, p. 97 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2010011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510388v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipate response of climate change on coastal risks at regional scale in Aquitaine and Languedoc Roussillon (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grain size dependency in sandbank modeling for the case of uniform sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.H. van Der Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Hulscher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2008.09.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (F03021), 13 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JF001140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00557285v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The morphodynamics of tidal sand waves: a model review,</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anticipate response of climate change on coastal risks at regional scale in Aquitaine and Languedoc Roussillon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Closset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2007.11.004⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2008.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557284v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Morphodynamic Modelling Platform: Application to Characteristic Sandy systems of the Aquitanian Coast, France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The morphodynamics of tidal sand waves: a model review,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Besio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blondeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J.M.H. Hulscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/jcr-si50-172.1⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.657-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2007.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534058v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions respectives des courants et de la houle dans la mobilité sédimentaire d'une plate-forme interne estuarienne. Exemple : le seuil interinsulaire, au large du pertuis d'Antioche, France. Respective contributions of currentsnext term and swell to the sediment mobility in an internal estuarine platform. Example of the inner shelf seaward of the ‘pertuis Charentais', France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A New Morphodynamic Modelling Platform: Application to Characteristic Sandy systems of the Aquitanian Coast, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.05.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (sp1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/jcr-si50-172.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00557290v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bed roughness on dune and megaripple generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contributions respectives des courants et de la houle dans la mobilité sédimentaire d'une plate-forme interne estuarienne. Exemple : le seuil interinsulaire, au large du pertuis d'Antioche, France. Respective contributions of currentsnext term and swell to the sediment mobility in an internal estuarine platform. Example of the inner shelf seaward of the ‘pertuis Charentais', France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Oliveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Choppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (10), pp.718-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004GL019969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00557292v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical modeling of sandbanks dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of bed roughness on dune and megaripple generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne J.M.H. Hulscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2001JC001205⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31, pp.L13214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GL019969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557293v1</w:t>
+                <w:t xml:space="preserve">hal-00557292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamique d'une dune sous-marine du détroit du Pas de Calais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analytical and numerical modeling of sandbanks dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Garlan</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Astruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 334 (15), pp.1079-1085. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (C3), pp.3060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01852-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2001JC001205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557295v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morphodynamique d'une dune sous-marine du détroit du Pas de Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ehrhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 334 (15), pp.1079-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01852-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From stochastic phase-space evolution to brownian motion in collective space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.S. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Remaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 567, pp.663-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId408"/>
+      <w:footerReference w:type="default" r:id="rId411"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13036,51 +13141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05200530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Traboulsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106624" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Azorakos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Ibaceta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70221" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05199060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjing Mao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Vitousek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose a A Antolinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02550-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04573878v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104536" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04582236v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Betancourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v109.i05" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04527015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Arpaia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2325692" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04832715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12122266" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108626" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04813791v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio d'Anna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Vedie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102468" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04190363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Challis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11091701" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04185752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Le Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Betancourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11071314" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02426-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04057523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillemoto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15050934" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04287395v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thomas Devlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Pan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-022-1151-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04334966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48807-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03678556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cagigal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104149" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03461439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Nahon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104063" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03412417v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F. L&#243;pez-Lopera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108139" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Idier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Thieblemont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goneri Le Cozannet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3167-2022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03406179v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111191" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio D ' Anna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Idier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rohmer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Cozannet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006160" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03275234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Vi-Vi Elodie Perrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roustant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Naulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107522" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337985v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9090974" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moisan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-703-2021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746319v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Smai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112149" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2021-271" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02982609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8100798" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913672v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schaeffer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-239.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Haigh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Pickering" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Green" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Arbic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Arns" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018RG000636" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02911826v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03895-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Monta&#241;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antol&#237;nez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Beuzen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Bryan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59018-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998724v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106870" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03079007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Menendez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Camus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8121028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506201v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Jiang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerkema" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e B.A. Slangen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-307-2020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02483552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-244.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506225v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toimil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Losada" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Nicholls" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103110" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02458084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-216.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02514976v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4854" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03882-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913621v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-020-01803-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02982620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107367" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506216v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Harley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. D Splinter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106118" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02182686v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanka Ranasinghe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37017-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708722v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41667-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192212" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Manceau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071507" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02167224v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Thompson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09549-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02127924v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Azzimonti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2018.1562987" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Melet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09557-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02165008v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Senechal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4634" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734892v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.08.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Louisor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.03.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXJVC3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01481901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01522471v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Falqu&#233;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ribas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arriaga" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JF003964" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01590706v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arriaga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JF004197" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold van Rooijen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-15-00102" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01251525v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poupardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2499379" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01340736v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliveros" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00049" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353578v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0460-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01259447v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Naulin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moncoulon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-16-195-2016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685331v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quetelard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnardot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2513-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01100289v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alais Mazi&#232;res" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulder" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2014.11.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRJWQMZR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119360v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.01.015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N21BJ0ZT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186064v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik van De Wal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.07.021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01102609v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumadere" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.12.024" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01160309v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1135-2015" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00974452v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-39-55-2014" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01076991v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pineau-Guillou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0771-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01060689v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Yates" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.08.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059777v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charles" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0746-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00821183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvall&#233;e" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-999-2013" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00821186v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Fernandez Mor&#224;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvete" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-081.1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172312v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumad&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01153" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00823386v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mirgon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1209-2013" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00750262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Mallet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-502.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062224v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652504v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-302.1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647443v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Garnier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Ruessink" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.10.014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R1ZMKQN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675807v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Del&#233;cluse" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-012-0534-8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00843910v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3709-2012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00733495v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2943-2012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647448v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-11-00086.1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00843927v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012036" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00715885v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.02.004" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00635211v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001894" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647599v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.09.006" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8DB5GVX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00516912v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Romieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.14.193-205" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537344v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hommes" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bri&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C. Roos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan R. Walstra" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509800v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.12.006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558758v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010011" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2KVQL35D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00510388v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. van Der Veen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulscher" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001140" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557285v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubi&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Closset" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2008.09.011" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PB4XVZR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557284v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besio" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blondeaux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocchini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.M.H. Hulscher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2007.11.004" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDNTK321-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04534058v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruneau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/jcr-si50-172.1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557290v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choppin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.05.004" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB6J3R13-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557292v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J.M.H. Hulscher" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019969" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557293v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001205" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557295v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01852-7" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020976v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benhassine" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farine" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Hernandez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05605802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gorse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-12-123-2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05200530v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Traboulsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106624" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Azorakos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Ibaceta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05199060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjing Mao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Vitousek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose a A Antolinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02550-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04582236v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Betancourt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v109.i05" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04573878v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04527015v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Arpaia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2325692" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04832715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12122266" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108626" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04813791v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio d'Anna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Vedie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102468" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04190363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Challis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11091701" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04185752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Le Roy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Betancourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11071314" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02426-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04057523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillemoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15050934" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04287395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thomas Devlin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Pan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-022-1151-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04334966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48807-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03678556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cagigal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104149" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03461439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Nahon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03412417v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F. L&#243;pez-Lopera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108139" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Idier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Thieblemont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goneri Le Cozannet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3167-2022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03275234v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Vi-Vi Elodie Perrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roustant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Naulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107522" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9090974" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03406179v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111191" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio D ' Anna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Idier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rohmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Cozannet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006160" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moisan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-703-2021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Smai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112149" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2021-271" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02982609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8100798" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02911826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03895-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Monta&#241;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antol&#237;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Beuzen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Bryan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59018-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud David" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schaeffer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-239.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913631v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Haigh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Pickering" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Green" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Arbic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Arns" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018RG000636" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998724v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106870" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506201v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Jiang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerkema" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e B.A. Slangen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-307-2020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03079007v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Costa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Menendez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Camus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8121028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02483552v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-244.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02514976v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4854" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506225v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toimil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Losada" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Nicholls" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02458084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-216.1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506211v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03882-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913621v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-020-01803-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02982620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107367" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506216v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Harley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. D Splinter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106118" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02182686v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanka Ranasinghe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37017-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708722v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41667-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413847v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192212" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380970v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Manceau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071507" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02167224v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Thompson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09549-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02127924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Azzimonti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2018.1562987" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Melet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09557-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02165008v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Senechal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mallet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4634" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734892v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.08.010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860570v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Louisor" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.03.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXJVC3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01481901v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01522471v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Falqu&#233;s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ribas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arriaga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JF003964" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01590706v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arriaga" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JF004197" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818475v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold van Rooijen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-15-00102" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01251525v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poupardin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2499379" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01340736v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliveros" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00049" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353578v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0460-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01259447v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Naulin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moncoulon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-16-195-2016" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quetelard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnardot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2513-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01100289v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alais Mazi&#232;res" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulder" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2014.11.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRJWQMZR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119360v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.01.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N21BJ0ZT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186064v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik van De Wal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.07.021" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01102609v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumadere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.12.024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01160309v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1135-2015" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00974452v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-39-55-2014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01076991v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pineau-Guillou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0771-0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059777v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charles" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0746-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01060689v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Yates" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.08.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00821183v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvall&#233;e" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-999-2013" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00821186v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Fernandez Mor&#224;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvete" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-081.1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172312v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumad&#232;re" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01153" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00823386v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mirgon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1209-2013" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00750262v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Mallet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-502.1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062224v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652504v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-302.1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647443v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Garnier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Ruessink" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.10.014" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675807v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Del&#233;cluse" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-012-0534-8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00843927v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012036" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647448v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-11-00086.1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00843910v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3709-2012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00733495v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2943-2012" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00715885v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.02.004" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647599v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.09.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8DB5GVX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00635211v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001894" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537344v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hommes" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bri&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C. Roos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan R. Walstra" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00516912v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Romieu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.14.193-205" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509800v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.12.006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558758v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010011" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2KVQL35D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00510388v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. van Der Veen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulscher" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001140" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557285v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubi&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Closset" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2008.09.011" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PB4XVZR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557284v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blondeaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocchini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.M.H. Hulscher" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2007.11.004" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDNTK321-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04534058v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruneau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/jcr-si50-172.1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557290v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choppin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.05.004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB6J3R13-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557292v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J.M.H. Hulscher" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019969" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557293v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001205" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557295v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01852-7" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020976v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benhassine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farine" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Hernandez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remaud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>