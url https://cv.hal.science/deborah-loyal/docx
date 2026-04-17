--- v0 (2026-03-18)
+++ v1 (2026-04-17)
@@ -187,3380 +187,3531 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles, needs and satisfaction with healthcare among women with psychoactive substance use disorder in France: the Calliope mixed-methods study protocol</w:t>
+                <w:t xml:space="preserve">From responsibility to stigma: A mediation analysis of the relationship between neoliberal ideology, moral views of addiction, and the stigmatization of pregnant smokers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelaide Pladys</w:t>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fonte</w:t>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Loyal</w:t>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Bader</w:t>
+                <w:t xml:space="preserve">Camille Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lou Stefanowski</w:t>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (10), pp.e102731. </w:t>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-102731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13591053261427218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318551v1</w:t>
+                <w:t xml:space="preserve">hal-05594536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Choral Singing in the School Curriculum to Foster Oral Skills and Self-Esteem</w:t>
+                <w:t xml:space="preserve">Understanding women’s decisions to seek an endometriosis diagnosis: A Health Belief Model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Michel</w:t>
+                <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Brault</w:t>
+                <w:t xml:space="preserve">Inas Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haya Haidar</w:t>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music &amp; Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, </w:t>
+              <w:t xml:space="preserve">Women and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20592043251369986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03630242.2026.2637497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284550v1</w:t>
+                <w:t xml:space="preserve">hal-05569017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived and internalized smoking stigma among pregnant women: association with smoking reduction, reactance to smoking health warnings, and intention to discuss smoking with health professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles David</w:t>
+                <w:t xml:space="preserve">N. Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rascle</w:t>
+                <w:t xml:space="preserve">M. Auriacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Auriacombe</w:t>
+                <w:t xml:space="preserve">F. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-L Sutter-Dallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 48 (3), pp.442-454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10865-025-00556-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stigma of smoking among women: A systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Profiles, needs and satisfaction with healthcare among women with psychoactive substance use disorder in France: the Calliope mixed-methods study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+                <w:t xml:space="preserve">Danièle Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuschia Serre</w:t>
+                <w:t xml:space="preserve">Marie-Lou Stefanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 340, pp.116491. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.e102731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-102731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04344355v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A video-based intervention to overcome pregnancy smoking stigma among healthcare students: a randomised controlled trial</w:t>
+                <w:t xml:space="preserve">Implementing Choral Singing in the School Curriculum to Foster Oral Skills and Self-Esteem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-C. David</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Serre</w:t>
+                <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L. Sutter-Dallay</w:t>
+                <w:t xml:space="preserve">Anthony Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haya Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2024.2316677⟩</w:t>
+              <w:t xml:space="preserve">Music &amp; Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20592043251369986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320253v1</w:t>
+                <w:t xml:space="preserve">hal-05284550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A video-based intervention to overcome pregnancy smoking stigma among healthcare students: a randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rascle</w:t>
+                <w:t xml:space="preserve">M. Auriacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Auriacombe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Sutter-Dallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+              <w:t xml:space="preserve">, 2024, 40 (8), pp.1303-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08870446.2024.2316677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465358v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stigma of smoking among women: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A video-based intervention to overcome pregnancy smoking stigma among healthcare students: a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles David</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">N. Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fuschia Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116491⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2024.2316677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320251v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AB1623 INFLAMMATORY RHEUMATISM AND WORK: WHAT DIFFICULTIES IN RELATION WITH THE CHARACTERISTICS OF THE JOB?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The stigma of smoking among women: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuschia Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2023-eular.3208⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 340, pp.116491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261250v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AB1611 INFLAMMATORY ARTHRITIS AND WORK: WHAT PROFESSIONAL ADAPTATIONS?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The stigma of smoking among women: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuschia Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2023-eular.3173⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 340, pp.116491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261248v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pregnant Smoker Stigma Scale - Self Stigma (P3S-SS): development and validation in pregnant smoking women in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">AB1611 INFLAMMATORY ARTHRITIS AND WORK: WHAT PROFESSIONAL ADAPTATIONS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03630242.2023.2228929⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2040-2040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2023-eular.3173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149948v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of teachers' knowledge and attitudes regarding the school inclusion of autistic children: Validation of a brief assessment toolkit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AB1623 INFLAMMATORY RHEUMATISM AND WORK: WHAT DIFFICULTIES IN RELATION WITH THE CHARACTERISTICS OF THE JOB?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Rohmer</w:t>
+                <w:t xml:space="preserve">A. Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Loyal</w:t>
+                <w:t xml:space="preserve">I. Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjep.12569⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2045.2-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2023-eular.3208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04219298v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare providers perception of therapeutic patient education efficacy according to patient and healthcare provider characteristics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Pregnant Smoker Stigma Scale - Self Stigma (P3S-SS): development and validation in pregnant smoking women in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronic Illness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17423953211058411⟩</w:t>
+              <w:t xml:space="preserve">Women and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03630242.2023.2228929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500401v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhumatisme inflammatoire et travail : quelles difficultés en rapport avec les caractéristiques de l’emploi ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Healthcare providers perception of therapeutic patient education efficacy according to patient and healthcare provider characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villegente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Rat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Déborah Loyal</w:t>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Thaon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 89, pp.A130-A131. </w:t>
+              <w:t xml:space="preserve">Chronic Illness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.174239532110584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2022.10.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17423953211058411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056342v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pregnant Smoker Stigma Scale – Public Stigma (P3S-PS): development and validation in general French population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluation of teachers' knowledge and attitudes regarding the school inclusion of autistic children: Validation of a brief assessment toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoite Aube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03630242.2022.2030449⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 93 (2), pp.467-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjep.12569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550723v1</w:t>
+                <w:t xml:space="preserve">hal-04219298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of teachers' knowledge and attitudes regarding the school inclusion of autistic children: Validation of a brief assessment toolkit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rhumatisme inflammatoire et travail : quelles adaptations professionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjep.12569⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89, pp.A130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2022.10.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886927v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhumatisme inflammatoire et travail : quelles adaptations professionnelles ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thaon</w:t>
+                <w:t xml:space="preserve">The Pregnant Smoker Stigma Scale – Public Stigma (P3S-PS): development and validation in general French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuschia Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Loyal</w:t>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2022.10.190⟩</w:t>
+              <w:t xml:space="preserve">Women and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03630242.2022.2030449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056306v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the Measure of Intensive Mothering Ideology (MIMI)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Rascle</w:t>
+                <w:t xml:space="preserve">Rhumatisme inflammatoire et travail : quelles difficultés en rapport avec les caractéristiques de l’emploi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.05.019⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89, pp.A130-A131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2022.10.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472588v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored patient therapeutic educational interventions: A patient‐centred communication model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stigma Attached to Smoking Pregnant Women: A Qualitative Insight in the General French Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">Deborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuschia Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calcagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.13377⟩</w:t>
+              <w:t xml:space="preserve">Nicotine and Tobacco Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ntr/ntab190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500394v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another step to school inclusion: Development and validation of the Children’s Attitudes Toward Autism Questionnaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Déborah Loyal</w:t>
+                <w:t xml:space="preserve">Validity of the Measure of Intensive Mothering Ideology (MIMI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13623613211000163⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (1), pp.4-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365880v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Mothering Ideology After Childbirth and Maternal Mental Health in French Women</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tailored patient therapeutic educational interventions: A patient‐centred communication model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villegente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sex Roles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11199-021-01242-5⟩</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.276-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.13377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419459v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigma Attached to Smoking Pregnant Women: A Qualitative Insight in the General French Population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Another step to school inclusion: Development and validation of the Children’s Attitudes Toward Autism Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoite Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Marotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nicotine and Tobacco Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ntr/ntab190⟩</w:t>
+              <w:t xml:space="preserve">Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (6), pp.1666-1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13623613211000163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438997v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we use the Parental Stress Index—Short Form in parents of children with ASD? A French validation study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Cappe</w:t>
+                <w:t xml:space="preserve">Changes in Mothering Ideology After Childbirth and Maternal Mental Health in French Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2020.103716⟩</w:t>
+              <w:t xml:space="preserve">Sex Roles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11199-021-01242-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365900v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening Beyond Postpartum Depression: Occluded Anxiety Component in the EPDS (EPDS-3A) in French Mothers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Rascle</w:t>
+                <w:t xml:space="preserve">Should we use the Parental Stress Index—Short Form in parents of children with ASD? A French validation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10995-020-02885-8⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.103716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2020.103716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131567v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation française d’une échelle d’anxiété spécifique à la grossesse (PRAQ-R2)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Loyal</w:t>
+                <w:t xml:space="preserve">Screening Beyond Postpartum Depression: Occluded Anxiety Component in the EPDS (EPDS-3A) in French Mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.008⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), pp.369-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10995-020-02885-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483548v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive mothering ideology in France: A pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Validation française d’une échelle d’anxiété spécifique à la grossesse (PRAQ-R2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loyal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2017.08.002⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.231-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472350v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mothering Ideology and Work Involvement in Late Pregnancy: A Clustering Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Child and Family Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (10), pp.2921-2935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10826-017-0786-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensive mothering ideology in France: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (6), pp.564-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2017.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler la Validité sur R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stats faciles avec R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses Factorielles Exploratoire et Confirmatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stats faciles avec R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3570,100 +3721,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants Psychosociaux et Culturels du Burnout Maternel et des Symptômes Dépressifs Périnataux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Bordeaux, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017BORD0821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01687441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3673,133 +3824,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels facteurs psycho-sociologiques influencent l'acceptabilité de la contraception masculine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pouyfourcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France. Unpublished, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.32654.88640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3809,168 +3960,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs influençant l'intention et la décision des femmes de rechercher un diagnostic pour l'endométriose : rôle de la symptomatologie, des croyances en matière de santé et de l'influence sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inas Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Nadarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctorales de l’AFPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4038,51 +4189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3826702"/>
+    <w:nsid w:val="24509249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4269,51 +4420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/deborah-loyal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7773-8682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19631156X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Pladys" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Stefanowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-102731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Guinard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043251369986" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rascle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriacombe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Sutter-Dallay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-025-00556-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuschia Serre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116491" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Sutter-Dallay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2316677" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thaon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.3208" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.3173" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2023.2228929" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Aub&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loyal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12569" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Loyal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villegente" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17423953211058411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Rat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thaon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2022.2030449" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.05.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13377" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marotta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211000163" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-021-01242-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calcagni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntab190" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365900v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derguy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2020.103716" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-020-02885-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wendland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2017.08.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10826-017-0786-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01687441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0821" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230370v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pouyfourcat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Maire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32654.88640" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivizio Pavic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/deborah-loyal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7773-8682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19631156X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05594536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auriol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053261427218" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivizio Pavic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2026.2637497" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rascle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriacombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Sutter-Dallay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-025-00556-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Pladys" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Stefanowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-102731" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Guinard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043251369986" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Sutter-Dallay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2316677" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuschia Serre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116491" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thaon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.3173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.3208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2023.2228929" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Loyal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villegente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17423953211058411" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Aube" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12569" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Rat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thaon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.190" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2022.2030449" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.191" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calcagni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntab190" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loyal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.05.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500394v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13377" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365880v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Aub&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marotta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211000163" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419459v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-021-01242-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derguy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2020.103716" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-020-02885-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reymond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wendland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10826-017-0786-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472350v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2017.08.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01687441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0821" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pouyfourcat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Maire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32654.88640" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>