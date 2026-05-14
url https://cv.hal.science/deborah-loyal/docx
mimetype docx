--- v1 (2026-04-17)
+++ v2 (2026-05-14)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deborah LOYAL </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maitresse de Conférence. Psychologie. Université Paris Cité.</w:t>
+        <w:t xml:space="preserve">Maitresse de Conférence. Psychologie. Université de Bordeaux.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -143,57 +143,50 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...5 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
@@ -489,1311 +482,1311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived and internalized smoking stigma among pregnant women: association with smoking reduction, reactance to smoking health warnings, and intention to discuss smoking with health professionals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiles, needs and satisfaction with healthcare among women with psychoactive substance use disorder in France: the Calliope mixed-methods study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rascle</w:t>
+                <w:t xml:space="preserve">Adelaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Auriacombe</w:t>
+                <w:t xml:space="preserve">David Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Serre</w:t>
+                <w:t xml:space="preserve">Danièle Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-L Sutter-Dallay</w:t>
+                <w:t xml:space="preserve">Marie-Lou Stefanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48 (3), pp.442-454. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.e102731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10865-025-00556-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-102731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320248v1</w:t>
+                <w:t xml:space="preserve">hal-05318551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles, needs and satisfaction with healthcare among women with psychoactive substance use disorder in France: the Calliope mixed-methods study protocol</w:t>
+                <w:t xml:space="preserve">Implementing Choral Singing in the School Curriculum to Foster Oral Skills and Self-Esteem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelaide Pladys</w:t>
+                <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fonte</w:t>
+                <w:t xml:space="preserve">Anthony Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haya Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lou Stefanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (10), pp.e102731. </w:t>
+              <w:t xml:space="preserve">Music &amp; Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-102731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/20592043251369986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318551v1</w:t>
+                <w:t xml:space="preserve">hal-05284550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Choral Singing in the School Curriculum to Foster Oral Skills and Self-Esteem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceived and internalized smoking stigma among pregnant women: association with smoking reduction, reactance to smoking health warnings, and intention to discuss smoking with health professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Michel</w:t>
+                <w:t xml:space="preserve">N. Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Brault</w:t>
+                <w:t xml:space="preserve">M. Auriacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haya Haidar</w:t>
+                <w:t xml:space="preserve">F. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïa Guinard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Déborah Loyal</w:t>
+                <w:t xml:space="preserve">A-L Sutter-Dallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music &amp; Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, </w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (3), pp.442-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20592043251369986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10865-025-00556-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284550v1</w:t>
+                <w:t xml:space="preserve">hal-05320248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A video-based intervention to overcome pregnancy smoking stigma among healthcare students: a randomised controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The stigma of smoking among women: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-C. David</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Serre</w:t>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L. Sutter-Dallay</w:t>
+                <w:t xml:space="preserve">Fuschia Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (8), pp.1303-1322. </w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 340, pp.116491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08870446.2024.2316677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320253v1</w:t>
+                <w:t xml:space="preserve">hal-04344355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A video-based intervention to overcome pregnancy smoking stigma among healthcare students: a randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auriacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Sutter-Dallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+              <w:t xml:space="preserve">, 2024, 40 (8), pp.1303-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08870446.2024.2316677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465358v1</w:t>
+                <w:t xml:space="preserve">hal-05320253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stigma of smoking among women: A systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Fonte</w:t>
+                <w:t xml:space="preserve">A video-based intervention to overcome pregnancy smoking stigma among healthcare students: a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fuschia Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2024.2316677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116491⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04344355v1</w:t>
+                <w:t xml:space="preserve">hal-04465358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stigma of smoking among women: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Auriacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuschia Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 340, pp.116491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AB1611 INFLAMMATORY ARTHRITIS AND WORK: WHAT PROFESSIONAL ADAPTATIONS?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Pregnant Smoker Stigma Scale - Self Stigma (P3S-SS): development and validation in pregnant smoking women in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2023-eular.3173⟩</w:t>
+              <w:t xml:space="preserve">Women and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03630242.2023.2228929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261248v1</w:t>
+                <w:t xml:space="preserve">hal-04149948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AB1623 INFLAMMATORY RHEUMATISM AND WORK: WHAT DIFFICULTIES IN RELATION WITH THE CHARACTERISTICS OF THE JOB?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">AB1611 INFLAMMATORY ARTHRITIS AND WORK: WHAT PROFESSIONAL ADAPTATIONS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.2045.2-2046. </w:t>
+              <w:t xml:space="preserve">, 2023, pp.2040-2040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2023-eular.3208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2023-eular.3173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04261250v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pregnant Smoker Stigma Scale - Self Stigma (P3S-SS): development and validation in pregnant smoking women in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AB1623 INFLAMMATORY RHEUMATISM AND WORK: WHAT DIFFICULTIES IN RELATION WITH THE CHARACTERISTICS OF THE JOB?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2045.2-2046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03630242.2023.2228929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2023-eular.3208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149948v1</w:t>
+                <w:t xml:space="preserve">hal-04261250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare providers perception of therapeutic patient education efficacy according to patient and healthcare provider characteristics</w:t>
               </w:r>
@@ -2024,1261 +2017,1261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhumatisme inflammatoire et travail : quelles adaptations professionnelles ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Pregnant Smoker Stigma Scale – Public Stigma (P3S-PS): development and validation in general French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Rat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Déborah Loyal</w:t>
+                <w:t xml:space="preserve">Anne-Laure Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuschia Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2022.10.190⟩</w:t>
+              <w:t xml:space="preserve">Women and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03630242.2022.2030449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056306v1</w:t>
+                <w:t xml:space="preserve">hal-03550723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pregnant Smoker Stigma Scale – Public Stigma (P3S-PS): development and validation in general French population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhumatisme inflammatoire et travail : quelles difficultés en rapport avec les caractéristiques de l’emploi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Sutter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicole Rascle</w:t>
+                <w:t xml:space="preserve">Isabelle Thaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89, pp.A130-A131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03630242.2022.2030449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2022.10.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550723v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhumatisme inflammatoire et travail : quelles difficultés en rapport avec les caractéristiques de l’emploi ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Rhumatisme inflammatoire et travail : quelles adaptations professionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 89, pp.A130-A131. </w:t>
+              <w:t xml:space="preserve">, 2022, 89, pp.A130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2022.10.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2022.10.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056342v1</w:t>
+                <w:t xml:space="preserve">hal-04056306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigma Attached to Smoking Pregnant Women: A Qualitative Insight in the General French Population</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fuschia Serre</w:t>
+                <w:t xml:space="preserve">Another step to school inclusion: Development and validation of the Children’s Attitudes Toward Autism Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Calcagni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoite Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Marotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nicotine and Tobacco Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ntr/ntab190⟩</w:t>
+              <w:t xml:space="preserve">Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (6), pp.1666-1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13623613211000163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438997v1</w:t>
+                <w:t xml:space="preserve">hal-03365880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the Measure of Intensive Mothering Ideology (MIMI)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tailored patient therapeutic educational interventions: A patient‐centred communication model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villegente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (1), pp.4-9. </w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.276-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hex.13377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472588v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored patient therapeutic educational interventions: A patient‐centred communication model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validity of the Measure of Intensive Mothering Ideology (MIMI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.13377⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (1), pp.4-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500394v1</w:t>
+                <w:t xml:space="preserve">hal-03472588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another step to school inclusion: Development and validation of the Children’s Attitudes Toward Autism Questionnaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Déborah Loyal</w:t>
+                <w:t xml:space="preserve">Changes in Mothering Ideology After Childbirth and Maternal Mental Health in French Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13623613211000163⟩</w:t>
+              <w:t xml:space="preserve">Sex Roles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11199-021-01242-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365880v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Mothering Ideology After Childbirth and Maternal Mental Health in French Women</w:t>
+                <w:t xml:space="preserve">Stigma Attached to Smoking Pregnant Women: A Qualitative Insight in the General French Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuschia Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calcagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sex Roles</w:t>
+              <w:t xml:space="preserve">Nicotine and Tobacco Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11199-021-01242-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ntr/ntab190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419459v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we use the Parental Stress Index—Short Form in parents of children with ASD? A French validation study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Cappe</w:t>
+                <w:t xml:space="preserve">Screening Beyond Postpartum Depression: Occluded Anxiety Component in the EPDS (EPDS-3A) in French Mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2020.103716⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), pp.369-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10995-020-02885-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365900v1</w:t>
+                <w:t xml:space="preserve">hal-03131567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening Beyond Postpartum Depression: Occluded Anxiety Component in the EPDS (EPDS-3A) in French Mothers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Rascle</w:t>
+                <w:t xml:space="preserve">Should we use the Parental Stress Index—Short Form in parents of children with ASD? A French validation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (3), pp.369-377. </w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.103716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10995-020-02885-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2020.103716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131567v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française d’une échelle d’anxiété spécifique à la grossesse (PRAQ-R2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (3), pp.231-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3306,235 +3299,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mothering Ideology and Work Involvement in Late Pregnancy: A Clustering Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Intensive mothering ideology in France: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child and Family Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (10), pp.2921-2935. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (6), pp.564-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10826-017-0786-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2017.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472291v1</w:t>
+                <w:t xml:space="preserve">hal-03472350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive mothering ideology in France: A pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Mothering Ideology and Work Involvement in Late Pregnancy: A Clustering Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (6), pp.564-569. </w:t>
+              <w:t xml:space="preserve">Journal of Child and Family Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (10), pp.2921-2935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2017.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10826-017-0786-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472350v1</w:t>
+                <w:t xml:space="preserve">hal-03472291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4189,51 +4182,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24509249"/>
+    <w:nsid w:val="0228508E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4420,51 +4413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/deborah-loyal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7773-8682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19631156X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05594536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auriol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053261427218" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivizio Pavic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2026.2637497" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rascle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriacombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Sutter-Dallay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-025-00556-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Pladys" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Stefanowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-102731" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Guinard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043251369986" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Sutter-Dallay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2316677" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuschia Serre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116491" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thaon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.3173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.3208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2023.2228929" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Loyal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villegente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17423953211058411" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Aube" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12569" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Rat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thaon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.190" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2022.2030449" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.191" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calcagni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntab190" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loyal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.05.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500394v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13377" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365880v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Aub&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marotta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211000163" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419459v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-021-01242-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derguy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2020.103716" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-020-02885-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reymond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wendland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10826-017-0786-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472350v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2017.08.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01687441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0821" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pouyfourcat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Maire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32654.88640" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/deborah-loyal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7773-8682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19631156X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05594536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auriol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053261427218" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivizio Pavic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2026.2637497" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Pladys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Stefanowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-102731" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Guinard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043251369986" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rascle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriacombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Sutter-Dallay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-025-00556-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuschia Serre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116491" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Sutter-Dallay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2316677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2023.2228929" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thaon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.3173" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.3208" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Loyal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villegente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17423953211058411" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Aube" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12569" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2022.2030449" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Rat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thaon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.191" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2022.10.190" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Aub&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marotta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211000163" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13377" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loyal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.05.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-021-01242-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calcagni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntab190" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-020-02885-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2020.103716" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reymond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wendland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2017.08.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10826-017-0786-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01687441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0821" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pouyfourcat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Maire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32654.88640" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>