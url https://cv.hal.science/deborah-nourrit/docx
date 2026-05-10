--- v0 (2026-03-07)
+++ v1 (2026-05-10)
@@ -1431,191 +1431,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cours d'action individuels et collectifs en formation apprenante : le cas des éducateurs socio-sportifs en licence professionnelle développement social et médiation par le sport.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La modélisation des systèmes dynamiques en psychologie expérimentale : un travail interdisciplinaire autour de l’apprentissage,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles « Coopérer ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Modelisations : Atomes, Molécules, Plasmas et Systèmes dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, O. Vallée, May 2015, Bourges, France. pp.135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187989v1</w:t>
+                <w:t xml:space="preserve">hal-01147956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation des systèmes dynamiques en psychologie expérimentale : un travail interdisciplinaire autour de l’apprentissage,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de cours d'action individuels et collectifs en formation apprenante : le cas des éducateurs socio-sportifs en licence professionnelle développement social et médiation par le sport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Paret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelisations : Atomes, Molécules, Plasmas et Systèmes dynamiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, O. Vallée, May 2015, Bourges, France. pp.135-144</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles « Coopérer ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147956v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la pluri-inter-transdisciplinarité dans la recherche</w:t>
               </w:r>
@@ -1670,64 +1670,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former au métier d’éducateur socio-sportif : exemple d’un dispositif collaboratif centré sur l’expérience d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1759,338 +1759,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Once you have learnt how to ski, you’ll never forget!” Persistent coordination patterns in a complex task after 10 years delay.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les &amp;quot;ateliers d'interventions&amp;quot;, pour une dynamique de transformation de l'étudiant orientée par le développement des compétences et de l'identité professionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Glomeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Paret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Delignières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physic of sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147958v1</w:t>
+                <w:t xml:space="preserve">halshs-00799615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;ateliers d'interventions&amp;quot;, pour une dynamique de transformation de l'étudiant orientée par le développement des compétences et de l'identité professionnelle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Les « ateliers d'interventions », pour une dynamique de transformation de l'étudiant orientée par le développement des compétences et de l'identité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Glomeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2012 - Transmettre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00799615v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « ateliers d'interventions », pour une dynamique de transformation de l'étudiant orientée par le développement des compétences et de l'identité professionnelle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Once you have learnt how to ski, you’ll never forget!” Persistent coordination patterns in a complex task after 10 years delay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delignières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2012 - Transmettre ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Physic of sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468234v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2372,77 +2372,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hazard and discomfort in complex situations: resources for the training of social sports educators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Debarsy; Stéphane Cordier; Cem Ertur; François Nemo; Déborah Nourrit-Lucas; Gérard Poisson; Christel Vrain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Interactions in Complex Systems. Towards A Science of Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3021,190 +3021,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporer des objets: un préalable à l’expertise</w:t>
+                <w:t xml:space="preserve">Prendre, apprendre et comprendre. Pour une approche pluridisciplinaire des liens main-culture-materielle-cognition dans le travail scaphandrier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosselin-Bareille Celine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lalo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147959v1</w:t>
+                <w:t xml:space="preserve">hal-01147960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre, apprendre et comprendre. Pour une approche pluridisciplinaire des liens main-culture-materielle-cognition dans le travail scaphandrier.</w:t>
+                <w:t xml:space="preserve">Incorporer des objets: un préalable à l’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosselin-Bareille Celine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147960v1</w:t>
+                <w:t xml:space="preserve">hal-01147959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning, Motor Skill and Long-Range Correlations</w:t>
               </w:r>
@@ -3216,51 +3216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaté O. Tossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delignières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3304,51 +3304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Once you have learned how to ride a bicycle, you never forget!&amp;quot;. Persistent coordination patterns in a complex task after 10 years delay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3728,51 +3728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05365520v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295882v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047853v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.23058" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048281v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790479v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.11174" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675922v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aleveque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.11317" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosselin-Bareille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2572" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lalo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zelic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hilpron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2013.07.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03579822v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410410001675478" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Will-Alcaras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147956v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zelic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glomeron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baeza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263327v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debarsy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Ertur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/understanding-interactions-in-complex-systems" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debarsy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03974164v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063971v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosselin-Bareille Celine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adat&#233; O. Tossa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01924600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleurance" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Claude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Macquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05365520v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295882v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047853v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.23058" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048281v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790479v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.11174" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675922v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aleveque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.11317" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosselin-Bareille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2572" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lalo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zelic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hilpron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2013.07.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03579822v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410410001675478" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Will-Alcaras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glomeron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baeza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zelic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263327v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debarsy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Ertur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/understanding-interactions-in-complex-systems" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debarsy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03974164v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063971v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosselin-Bareille Celine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147959v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adat&#233; O. Tossa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01924600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleurance" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Claude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Macquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>