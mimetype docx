--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -322,187 +322,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep No More de Punchdrunk : Immersion dans l’univers du film noir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kabeiroi by Punchdrunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Prudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coup de théâtre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.4408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932509v1</w:t>
+                <w:t xml:space="preserve">hal-03932291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kabeiroi by Punchdrunk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sleep No More de Punchdrunk : Immersion dans l’univers du film noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Prudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coup de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, The Renewal of the Crime Play on the Contemporary Anglophone Stage (32)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ebc.4408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03932291v1</w:t>
+                <w:t xml:space="preserve">hal-03932509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punchdrunk’s Immersive Theatre : from the End to the Edge</w:t>
               </w:r>
@@ -2241,51 +2241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jcde-2023-0002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Goursaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4408" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6341" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05321693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03934115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jcde-2023-0002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Goursaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4408" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6341" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05321693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03934115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>