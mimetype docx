--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -184,403 +184,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moi, Banquo, Moi, Malvolio et Moi, Cinna (le poète) de Tim Crouch : Réécrire Shakespeare pour un jeune public</w:t>
+                <w:t xml:space="preserve">Du théâtre immersif dans son salon : Punchdrunk, Parabolic Theatre, Darkfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Prudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Les réécritures de Shakespeare aux XXe et XXIe siècles (342)</w:t>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Scènes britanniques et irlandaises contemporaines (241)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934193v1</w:t>
+                <w:t xml:space="preserve">hal-03934190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du théâtre immersif dans son salon : Punchdrunk, Parabolic Theatre, Darkfield</w:t>
+                <w:t xml:space="preserve">Moi, Banquo, Moi, Malvolio et Moi, Cinna (le poète) de Tim Crouch : Réécrire Shakespeare pour un jeune public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Prudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtre/Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Scènes britanniques et irlandaises contemporaines (241)</w:t>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les réécritures de Shakespeare aux XXe et XXIe siècles (342)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934190v1</w:t>
+                <w:t xml:space="preserve">hal-03934193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kabeiroi by Punchdrunk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sleep No More de Punchdrunk : Immersion dans l’univers du film noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Prudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coup de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, The Renewal of the Crime Play on the Contemporary Anglophone Stage (32)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932291v1</w:t>
+                <w:t xml:space="preserve">hal-03932509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep No More de Punchdrunk : Immersion dans l’univers du film noir</w:t>
+                <w:t xml:space="preserve">Punchdrunk’s Immersive Theatre : from the End to the Edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Prudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coup de théâtre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.6341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932509v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punchdrunk’s Immersive Theatre : from the End to the Edge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kabeiroi by Punchdrunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Prudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sillages Critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24, </w:t>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.6341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ebc.4408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932527v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Sitting here. Staring out!”: Brouillage des frontières entre réalité et fiction dans The Author et An Oak Tree de Tim Crouch</w:t>
               </w:r>
@@ -894,165 +894,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punchdrunk’s Kabeiroi (2017): Taking Immersive Theatre to the Streets</w:t>
+                <w:t xml:space="preserve">Lignes de faille dans Total Immediate Collective Imminent Terrestrial Salvation (2019) de Tim Crouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Prudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual CDE Conference · Theatre &amp; the City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">61ème Congrès de la SAES - "Failles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953790v1</w:t>
+                <w:t xml:space="preserve">hal-03932834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes de faille dans Total Immediate Collective Imminent Terrestrial Salvation (2019) de Tim Crouch</w:t>
+                <w:t xml:space="preserve">Punchdrunk’s Kabeiroi (2017): Taking Immersive Theatre to the Streets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Prudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème Congrès de la SAES - "Failles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">30th Annual CDE Conference · Theatre &amp; the City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932834v1</w:t>
+                <w:t xml:space="preserve">hal-03953790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspicion as a dramaturgic strategy in Punchdrunk’s immersive theatre</w:t>
               </w:r>
@@ -1239,165 +1239,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Care of Baby de Dennis Kelly et le théâtre verbatim: (Re)construire pour mieux déconstruire</w:t>
+                <w:t xml:space="preserve">Dennis Kelly’s Taking Care of Baby: “Playing […] with the public perception of the truth”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Prudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la SAES - (Re)construction(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">Dennis Kelly International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lincoln, Nov 2017, Lincoln, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934149v1</w:t>
+                <w:t xml:space="preserve">hal-03934134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Kelly’s Taking Care of Baby: “Playing […] with the public perception of the truth”</w:t>
+                <w:t xml:space="preserve">Taking Care of Baby de Dennis Kelly et le théâtre verbatim: (Re)construire pour mieux déconstruire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Prudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dennis Kelly International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Lincoln, Nov 2017, Lincoln, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la SAES - (Re)construction(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934134v1</w:t>
+                <w:t xml:space="preserve">hal-03934149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Crouch’s I, Banquo, I, Malvolio and I, Cinna (the Poet): Rewriting Shakespeare for Young Audiences</w:t>
               </w:r>
@@ -2241,51 +2241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jcde-2023-0002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Goursaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4408" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6341" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05321693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03934115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jcde-2023-0002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934193v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6341" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932291v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Goursaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4408" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05321693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03934115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>