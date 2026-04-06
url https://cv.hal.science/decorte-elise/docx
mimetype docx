--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Decorte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER à la Faculté des Sports de Liévin (Université d’Artois)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">decorte-elise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-4188-4024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élise DECORTEDoctorante contractuelle en STAPSLaboratoire SHERPAS, URePSSS (Université d’Artois – Université de Lille)ATER à la Faculté des Sports de Liévin (Université d’Artois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation universitaire2021–2025 (en cours) : Doctorat en STAPSTitre de thèse : Développer la pratique d’activités physiques et sportives d’enfants de milieux défavorisés : configurations et perspectives d'une approche ascendante faite d'interventions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction : W. Nuytens (PU UArtois), Co-encadrement : N. Jelen (MCU UArtois)Financement : Communauté d’agglomération de Lens–Liévin / Université d’Artois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Master MEEF – Mention Recherche, Université d’Artois (mention Très Bien)Mémoire : Les gestes professionnels en contexte d’enseignement empêché en REP+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 : Licence STAPS – Sciences Humaines et Sociales, Université d’Artois (mention Bien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Lauréate du CAPEPS – Professeure certifiée d’EPS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche:-Activité physique et populations socialement vulnérables</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-École primaire, REP+ et quartiers prioritaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Inégalités sociales de santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Méthodes mixtes en sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Sociologie de l’éducation et des pratiques corporelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Approche interdisciplinaire (sociologie, physiologie, psychologie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques:-Decorte, E., Jelen, N., & Nuytens, W. (2024). Développer la pratique d’APS d’enfants de milieux défavorisés : configurations et perspectives d’une approche ascendante faite d’interventions en contexte scolaire. Santé Publique, 36(HS2), 15-28. DOI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En cours de soumission :-Decorte, E., Jelen, N., & Nuytens, W. (2025). Using Mixed Methods to Understand and Transform Physical Activity Practices of Children from Working-Class Backgrounds. Bulletin de Méthodologie Sociologique, soumis le 20 janvier 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Decorte, E., Jelen, N., & Nuytens, W. (2025). Physical activity and children from disadvantaged backgrounds: A literature review of international school-based intervention programs [Unpublished manuscript]. University of Artois, ULR 7369, Multidisciplinary Research Unit Sport Health Society (URePSSS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communications avec actes :-AIESEP 2024 (Finlande), eass & ISSA 2022 (Tübingen), 3SLF 2022 (Rennes), 2PASS-4Health (Tarbes), Enjeux des Jeux (Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communications invitées et diffusion:-Fédération Française de Football (FFF), IF2RT / MESHS, Ufolep 62, réseau idealCO, Ateliers Déclics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérience d’enseignement (Université d’Artois)-Depuis 2022 – Total : +300 HTDLicences 1 à 3 et Master MEEF – Sociologie du sport, techniques de recherche, évaluation santé, spécialité athlétisme, encadrement de mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche et responsabilités:Organisation et participation à des événements scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Co-organisation du 14ᵉ colloque REDESP (2023, Arras)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Membre des comités scientifiques et organisationnels (REDESP, EPS de Qualité, Expertise pédagogique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engagement institutionnel :-Membre élu aux conseils centraux (Commission Recherche, UArtois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Membre élue au CA de l’Institut RECAPPS (2024–)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouverture internationale:-Erasmus+ Staff Mobility – Université de Limerick (Irlande), Physical Activity for Health Research Centre, juin 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrats et financements obtenus:-Projet Sport(s)-Santé (IF2RT/MESHS) : 10 000 € (co-porteuse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Bonus Qualité Recherche (UArtois) : 4500 € (2022), 1900 € (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Financement doctoral : 48 000 € sur 3 ans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations suivies (sélection):-Méthodes mixtes en SHS – École d’été MSHB / BMS / Inserm U1309 (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Rédaction scientifique en anglais (2022), Programmation en R (2023), Éthique et intégrité (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Séminaires SHERPAS, MSH Lyon, AFS, STAPS Rennes, Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des inégalités sociales de santé par l’usage des activités physiques et sportives chez les enfants en contexte scolaire défavorisé : analyse pluridisciplinaire, interventions ascendantes et mesures d’effets multi-niveaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'artois, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05444920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique et les enfants de milieux populaires : une revue de littérature des programmes internationaux d’interventions en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la pratique d’activités physiques et sportives d’enfants de milieux défavorisés : configurations et perspectives d’une approche ascendante faite d’interventions en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 36 (HS2), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gasparini, Sandrine Knobé (dir.), Le sport-santé. De l’action publique aux acteurs sociaux , Strasbourg, Presses universitaires de Strasbourg, coll. « Sport en société », 2021, 342 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 138 (4), pp.141-144. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the University of Jyväskylä, Finland, May 2024, Jyväskylä, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Sport and Health Sciences; University of Jyväskylä, May 2024, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'Activités Physiques et Sportives (APS) pour des publics socialement vulnérables : enquêter auprès d'enfants en école primaire pour préparer des interventions in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux: contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur l’activité physique et sportives des enfants socialement vulnérables scolarisés en École élémentaire: défis et dilemmes langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de Sociologie du sport de langue française (3SLF). Dire faire et analyser, La sociologie du sport face au langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociological perspective to increase the physical activity of socially vulnerable children in a sustainable way: from the identification of factors to their implementation in the intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 eass &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen University, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'activités physiques et sportives (APS) pour des publics socialement vulnérables : enquêter auprès d'enfants en école primaire pour préparer des interventions in situ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International 2PASS-4Health : « Pour une école qui bouge»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Dec 2022, Tarbes, France, Dec 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été 2024 – Méthodes mixtes en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Decorte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER à la Faculté des Sports de Liévin (Université d’Artois)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">decorte-elise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-4188-4024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élise DECORTEDoctorante contractuelle en STAPSLaboratoire SHERPAS, URePSSS (Université d’Artois – Université de Lille)ATER à la Faculté des Sports de Liévin (Université d’Artois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation universitaire2021–2025 (en cours) : Doctorat en STAPSTitre de thèse : Développer la pratique d’activités physiques et sportives d’enfants de milieux défavorisés : configurations et perspectives d'une approche ascendante faite d'interventions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction : W. Nuytens (PU UArtois), Co-encadrement : N. Jelen (MCU UArtois)Financement : Communauté d’agglomération de Lens–Liévin / Université d’Artois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Master MEEF – Mention Recherche, Université d’Artois (mention Très Bien)Mémoire : Les gestes professionnels en contexte d’enseignement empêché en REP+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 : Licence STAPS – Sciences Humaines et Sociales, Université d’Artois (mention Bien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Lauréate du CAPEPS – Professeure certifiée d’EPS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche:-Activité physique et populations socialement vulnérables</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-École primaire, REP+ et quartiers prioritaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Inégalités sociales de santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Méthodes mixtes en sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Sociologie de l’éducation et des pratiques corporelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Approche interdisciplinaire (sociologie, physiologie, psychologie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques:-Decorte, E., Jelen, N., & Nuytens, W. (2024). Développer la pratique d’APS d’enfants de milieux défavorisés : configurations et perspectives d’une approche ascendante faite d’interventions en contexte scolaire. Santé Publique, 36(HS2), 15-28. DOI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En cours de soumission :-Decorte, E., Jelen, N., & Nuytens, W. (2025). Using Mixed Methods to Understand and Transform Physical Activity Practices of Children from Working-Class Backgrounds. Bulletin de Méthodologie Sociologique, soumis le 20 janvier 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Decorte, E., Jelen, N., & Nuytens, W. (2025). Physical activity and children from disadvantaged backgrounds: A literature review of international school-based intervention programs [Unpublished manuscript]. University of Artois, ULR 7369, Multidisciplinary Research Unit Sport Health Society (URePSSS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communications avec actes :-AIESEP 2024 (Finlande), eass & ISSA 2022 (Tübingen), 3SLF 2022 (Rennes), 2PASS-4Health (Tarbes), Enjeux des Jeux (Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communications invitées et diffusion:-Fédération Française de Football (FFF), IF2RT / MESHS, Ufolep 62, réseau idealCO, Ateliers Déclics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérience d’enseignement (Université d’Artois)-Depuis 2022 – Total : +300 HTDLicences 1 à 3 et Master MEEF – Sociologie du sport, techniques de recherche, évaluation santé, spécialité athlétisme, encadrement de mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche et responsabilités:Organisation et participation à des événements scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Co-organisation du 14ᵉ colloque REDESP (2023, Arras)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Membre des comités scientifiques et organisationnels (REDESP, EPS de Qualité, Expertise pédagogique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engagement institutionnel :-Membre élu aux conseils centraux (Commission Recherche, UArtois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Membre élue au CA de l’Institut RECAPPS (2024–)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouverture internationale:-Erasmus+ Staff Mobility – Université de Limerick (Irlande), Physical Activity for Health Research Centre, juin 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrats et financements obtenus:-Projet Sport(s)-Santé (IF2RT/MESHS) : 10 000 € (co-porteuse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Bonus Qualité Recherche (UArtois) : 4500 € (2022), 1900 € (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Financement doctoral : 48 000 € sur 3 ans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations suivies (sélection):-Méthodes mixtes en SHS – École d’été MSHB / BMS / Inserm U1309 (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Rédaction scientifique en anglais (2022), Programmation en R (2023), Éthique et intégrité (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Séminaires SHERPAS, MSH Lyon, AFS, STAPS Rennes, Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, n°169-170, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07591063261424248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la pratique d’activités physiques et sportives d’enfants de milieux défavorisés : configurations et perspectives d’une approche ascendante faite d’interventions en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 36 (HS2), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gasparini, Sandrine Knobé (dir.), Le sport-santé. De l’action publique aux acteurs sociaux , Strasbourg, Presses universitaires de Strasbourg, coll. « Sport en société », 2021, 342 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 138 (4), pp.141-144. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des inégalités sociales de santé par l’usage des activités physiques et sportives chez les enfants en contexte scolaire défavorisé : analyse pluridisciplinaire, interventions ascendantes et mesures d’effets multi-niveaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'artois, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05444920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique et les enfants de milieux populaires : une revue de littérature des programmes internationaux d’interventions en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the University of Jyväskylä, Finland, May 2024, Jyväskylä, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Sport and Health Sciences; University of Jyväskylä, May 2024, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'Activités Physiques et Sportives (APS) pour des publics socialement vulnérables : enquêter auprès d'enfants en école primaire pour préparer des interventions in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux: contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur l’activité physique et sportives des enfants socialement vulnérables scolarisés en École élémentaire: défis et dilemmes langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de Sociologie du sport de langue française (3SLF). Dire faire et analyser, La sociologie du sport face au langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociological perspective to increase the physical activity of socially vulnerable children in a sustainable way: from the identification of factors to their implementation in the intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 eass &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen University, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'activités physiques et sportives (APS) pour des publics socialement vulnérables : enquêter auprès d'enfants en école primaire pour préparer des interventions in situ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International 2PASS-4Health : « Pour une école qui bouge»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Dec 2022, Tarbes, France, Dec 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été 2024 – Méthodes mixtes en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId29"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EE6292B"/>
+    <w:nsid w:val="16D3E161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/decorte-elise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4188-4024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05444920v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941338v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Decorte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055198v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/decorte-elise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4188-4024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063261424248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Decorte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05444920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>