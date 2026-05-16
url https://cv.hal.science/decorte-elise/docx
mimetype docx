--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Decorte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER à la Faculté des Sports de Liévin (Université d’Artois)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">decorte-elise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-4188-4024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élise DECORTEDoctorante contractuelle en STAPSLaboratoire SHERPAS, URePSSS (Université d’Artois – Université de Lille)ATER à la Faculté des Sports de Liévin (Université d’Artois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation universitaire2021–2025 (en cours) : Doctorat en STAPSTitre de thèse : Développer la pratique d’activités physiques et sportives d’enfants de milieux défavorisés : configurations et perspectives d'une approche ascendante faite d'interventions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction : W. Nuytens (PU UArtois), Co-encadrement : N. Jelen (MCU UArtois)Financement : Communauté d’agglomération de Lens–Liévin / Université d’Artois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Master MEEF – Mention Recherche, Université d’Artois (mention Très Bien)Mémoire : Les gestes professionnels en contexte d’enseignement empêché en REP+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 : Licence STAPS – Sciences Humaines et Sociales, Université d’Artois (mention Bien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Lauréate du CAPEPS – Professeure certifiée d’EPS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche:-Activité physique et populations socialement vulnérables</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-École primaire, REP+ et quartiers prioritaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Inégalités sociales de santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Méthodes mixtes en sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Sociologie de l’éducation et des pratiques corporelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Approche interdisciplinaire (sociologie, physiologie, psychologie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques:-Decorte, E., Jelen, N., & Nuytens, W. (2024). Développer la pratique d’APS d’enfants de milieux défavorisés : configurations et perspectives d’une approche ascendante faite d’interventions en contexte scolaire. Santé Publique, 36(HS2), 15-28. DOI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En cours de soumission :-Decorte, E., Jelen, N., & Nuytens, W. (2025). Using Mixed Methods to Understand and Transform Physical Activity Practices of Children from Working-Class Backgrounds. Bulletin de Méthodologie Sociologique, soumis le 20 janvier 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Decorte, E., Jelen, N., & Nuytens, W. (2025). Physical activity and children from disadvantaged backgrounds: A literature review of international school-based intervention programs [Unpublished manuscript]. University of Artois, ULR 7369, Multidisciplinary Research Unit Sport Health Society (URePSSS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communications avec actes :-AIESEP 2024 (Finlande), eass & ISSA 2022 (Tübingen), 3SLF 2022 (Rennes), 2PASS-4Health (Tarbes), Enjeux des Jeux (Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communications invitées et diffusion:-Fédération Française de Football (FFF), IF2RT / MESHS, Ufolep 62, réseau idealCO, Ateliers Déclics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérience d’enseignement (Université d’Artois)-Depuis 2022 – Total : +300 HTDLicences 1 à 3 et Master MEEF – Sociologie du sport, techniques de recherche, évaluation santé, spécialité athlétisme, encadrement de mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche et responsabilités:Organisation et participation à des événements scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Co-organisation du 14ᵉ colloque REDESP (2023, Arras)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Membre des comités scientifiques et organisationnels (REDESP, EPS de Qualité, Expertise pédagogique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engagement institutionnel :-Membre élu aux conseils centraux (Commission Recherche, UArtois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Membre élue au CA de l’Institut RECAPPS (2024–)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouverture internationale:-Erasmus+ Staff Mobility – Université de Limerick (Irlande), Physical Activity for Health Research Centre, juin 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrats et financements obtenus:-Projet Sport(s)-Santé (IF2RT/MESHS) : 10 000 € (co-porteuse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Bonus Qualité Recherche (UArtois) : 4500 € (2022), 1900 € (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Financement doctoral : 48 000 € sur 3 ans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations suivies (sélection):-Méthodes mixtes en SHS – École d’été MSHB / BMS / Inserm U1309 (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Rédaction scientifique en anglais (2022), Programmation en R (2023), Éthique et intégrité (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Séminaires SHERPAS, MSH Lyon, AFS, STAPS Rennes, Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, n°169-170, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07591063261424248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la pratique d’activités physiques et sportives d’enfants de milieux défavorisés : configurations et perspectives d’une approche ascendante faite d’interventions en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 36 (HS2), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gasparini, Sandrine Knobé (dir.), Le sport-santé. De l’action publique aux acteurs sociaux , Strasbourg, Presses universitaires de Strasbourg, coll. « Sport en société », 2021, 342 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 138 (4), pp.141-144. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des inégalités sociales de santé par l’usage des activités physiques et sportives chez les enfants en contexte scolaire défavorisé : analyse pluridisciplinaire, interventions ascendantes et mesures d’effets multi-niveaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'artois, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05444920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique et les enfants de milieux populaires : une revue de littérature des programmes internationaux d’interventions en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the University of Jyväskylä, Finland, May 2024, Jyväskylä, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Sport and Health Sciences; University of Jyväskylä, May 2024, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'Activités Physiques et Sportives (APS) pour des publics socialement vulnérables : enquêter auprès d'enfants en école primaire pour préparer des interventions in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux: contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur l’activité physique et sportives des enfants socialement vulnérables scolarisés en École élémentaire: défis et dilemmes langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de Sociologie du sport de langue française (3SLF). Dire faire et analyser, La sociologie du sport face au langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociological perspective to increase the physical activity of socially vulnerable children in a sustainable way: from the identification of factors to their implementation in the intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 eass &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen University, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'activités physiques et sportives (APS) pour des publics socialement vulnérables : enquêter auprès d'enfants en école primaire pour préparer des interventions in situ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International 2PASS-4Health : « Pour une école qui bouge»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Dec 2022, Tarbes, France, Dec 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été 2024 – Méthodes mixtes en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId29"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Decorte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER à la Faculté des Sports de Liévin (Université d’Artois)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">decorte-elise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-4188-4024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.1 Situation actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER en STAPS, Université d’Artois, UFR STAPS de Liévin (2024–2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeure d’EPS certifiée, titularisée le 1er septembre 2021 ; en disponibilité de l’Éducation nationale du 1er septembre 2021 au 31 août 2024, puis en détachement dans l’enseignement supérieur et la recherche depuis le 1er septembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en STAPS, thèse soutenue le 25 novembre 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualifiée aux fonctions de maîtresse de conférences : section 74 (STAPS) et section 19 (Sociologie, démographie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité de recherche : URePSSS (ULR 7369), équipe SHERPAS, Université d’Artois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.2 Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021–2025 : doctorat en Sciences et techniques des activités physiques et sportives (STAPS), Université d’Artois (Soutenance : 25 novembre 2025).Thèse : La réduction des inégalités sociales de santé par l’usage des activités physiques et sportives chez les enfants en contexte scolaire défavorisé : analyse pluridisciplinaire, interventions ascendantes et mesures d’effets multiniveaux.Direction : Pr. Williams Nuytens ; co-direction : Nathalie Jelen.Jury : Gilles Vieille-Marchiset (président), Anne Vuillemin et Aurélie Van Hoye (rapporteures), Olivier Vors et Georges Baquet (examinateurs).Financement : contrat doctoral cofinancé à 50 % par la Communauté d’agglomération Lens-Liévin (CALL) et à 50 % par le MESR / Université d’Artois.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020–2021 : master 2 MEEF – mention Recherche, Université d’Artois, mention Très bien.Mémoire : La pratique et les gestes professionnels des enseignants d’EPS dans des contextes d’enseignement particuliers où l’activité y est « empêchée », dans les REP+.Direction : Nathalie Jelen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017–2018 : licence STAPS – parcours Éducation et Motricité, Université d’Artois, mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016–2017 : DEUG STAPS, Université Bourgogne–Franche-Comté, Dijon, mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : baccalauréat scientifique, mention Très bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.3 Concours et certification</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : CAPEPS (concours externe), session 2020 (205e).Année de stage : 2020–2021, académie de Montpellier.Titularisation : 1er septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.4 Formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : Formation « Rédaction scientifique en anglais – conseils pratiques pour améliorer la qualité de vos écrits ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : Formation « Sociologie d’intervention et microsociologie ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : Formation « Programmation en R ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : Formation « Éthique de la recherche et intégrité scientifique ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : Formation « Semaine dataSHS J3 : Initiation à R ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : École d’été (sélection sur dossier) « Méthodes mixtes pour les sciences sociales », MSHB Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.5 Publications et productions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACL – Articles dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É., Jelen, N., & Nuytens, W. (2026). International school-based physical activity promotion programmes for children in socio-economically disadvantaged contexts in high-income countries: a narrative review and structured analysis. British Journal of Sports Medicine. Accepted for publication. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://dx.doi.org/10.1136/bjsports-2025-110456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, E., Jelen, N., & Nuytens, W. (2026). Usages des méthodes mixtes pour comprendre et transformer les pratiques d’activités physiques d’enfants de milieux populaires. Bulletin of Sociological Methodology/Bulletin de Méthodologie Sociologique, 169-170(1), 114-151. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1177/07591063261424248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É., Jelen, N., & Nuytens, W. (2024). Développer la pratique d’activités physiques et sportives d’enfants de milieux défavorisés : configurations et perspectives d’une approche ascendante faite d’interventions en contexte scolaire. Santé Publique, 36(HS2), 15–28. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/spub.hs2.2024.0015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C-INV – Conférences invitées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jelen, N., Decorte, É., Occelli, F., & Baquet, G. (2024). Présentation du projet Sport(s) et Santé. Conférence invitée, IF2RT / MESHS, Sciences Po Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É. (2023). Lutter contre les inégalités sociales de santé auprès d’une jeunesse précaire (7–11 ans) par le développement des activités physiques : des mesures à tous les étages. Conférence invitée, Séminaire de l’École doctorale SHS « La mesure en sciences humaines et sociales », Université d’Artois.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jelen, N., Decorte, É., Occelli, F., & Baquet, G. (2023). Présentation du projet Sport(s) et Santé. Conférence invitée, IF2RT / MESHS, Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É. (2023). Comment augmenter l’activité physique des 7–11 ans ? Conférence invitée au symposium UFOLEP 62 « Mobilisation du public vulnérable ? », Stade couvert de Liévin, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É., & Jelen, N. (2022). Mesurer l’activité physique des enfants socialement vulnérables : outils. Conférence invitée, Webinaire idealCO, réseau Sport & Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C-ACTI – Communications orales avec actes dans un congrès international</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É., Jelen, N., & Nuytens, W. (2024). Empowering vulnerable youth (aged 7–11) to overcome health inequities through school-based physical activities and sports, AIESEP International Conference, Jyväskylä, Finlande, 13-17 mai 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É., Jelen, N., & Nuytens, W. (2022). Sociological perspective to increase the physical activity of socially vulnerable children in a sustainable way: Investigation and intervention. EASS & ISSA World Congress of Sociology of Sport, Tübingen, Allemagne, 7-10 juin 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C-ACTN – Communications orales avec actes dans un congrès national</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É., Jelen, N., & Nuytens, W. (2025). L’inclusion par l’activité physique en éducation prioritaire : parole des élèves, interventions contextualisées et analyse des effets différenciés. Communication orale présentée au congrès « Les Enjeux des Jeux » (symposium), Université de Toulouse, 8–11 décembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É. (2025). Effets de programmes d’activités physiques et sportives chez des enfants de 7 à 11 ans scolarisés en éducation prioritaire. Communication orale présentée au congrès de la Société Française de Santé Publique (SFSP), Lille, 5–7 novembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É., Jelen, N., Nuytens, W., & Occelli, F. (2025). Influence des ressources territoriales et sociales sur l’activité physique et la sédentarité des enfants dans deux quartiers prioritaires. Communication orale présentée au congrès de l’Association Française de Sociologie (AFS), Université Toulouse – Jean Jaurès, 8–11 juillet 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É., Jelen, N., & Nuytens, W. (2022). Construire et structurer une offre d’activités physiques et sportives pour des publics socialement vulnérables. Communication orale présentée au congrès international « Les Enjeux des Jeux » (symposium), Montpellier, décembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É., Jelen, N., & Nuytens, W. (2022). Construire et structurer une offre d’activités physiques et sportives pour des publics socialement vulnérables : enquêter auprès d’enfants en école primaire pour préparer des interventions in situ. Communication orale présentée au congrès 2PASS-4Health « Pour une école qui bouge », Université de Pau et des Pays de l’Adour, 1–2 décembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É., Jelen, N., & Nuytens, W. (2022). Enquêter sur l’activité physique et sportive des enfants socialement vulnérables scolarisés en école élémentaire : défis et dilemmes langagiers. Communication orale présentée au congrès de la Société de Sociologie du Sport de Langue Française (3SLF), Rennes, 8–10 juin 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C-COM – Communications orales sans actes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É. (2022). Faire parler les données : enquêter sur l’activité physique et sportive des enfants socialement vulnérables scolarisés en école élémentaire. Communication orale présentée au séminaire du RT31 « Sociologie du sport et des activités physiques » de l’Association française de sociologie, Université Gustave Eiffel, 7 avril 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É. (2022). Augmenter durablement l’activité physique des enfants socialement vulnérables : de l’identification des facteurs à leur mise en oeuvre dans l’intervention. Communication orale présentée au XIIIᵉ colloque national du Réseau des Doctorant·e·s en Études Sportives (REDESP), Strasbourg, 10–11 mars 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C-AFF – Communications par affiche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É. (2024). Usages de méthodes mixtes pour comprendre et transformer les pratiques d’activités physiques d’enfants de milieux populaires. Poster et communication courte présentés à l’École d’été « Méthodes mixtes pour les sciences sociales », MSHB, Rennes, 19–21 juin 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AP – Autres productions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jelen, N., Decorte, É., Occelli, F., & Baquet, G. (2024). Rapport IF2RT–MESHS – Projet Sport(s) et Santé. Rapport de recherche, IF2RT / MESHS, Université de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jelen, N., Decorte, É., Occelli, F., & Baquet, G. (2023). Rapport IF2RT–MESHS – Projet Sport(s) et Santé. Rapport de recherche, IF2RT / MESHS, Université de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É. (2022). Compte rendu de Le sport-santé. De l’action publique aux acteurs sociaux (W. Gasparini & S. Knobé, dir.). STAPS, 138(4), 141–144. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/sta.pr1.0051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TH – Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decorte, É. (2025). La réduction des inégalités sociales de santé par l’usage des activités physiques et sportives chez les enfants en contexte scolaire défavorisé : analyse pluridisciplinaire, interventions ascendantes et mesures d’effets multiniveaux. Thèse de doctorat en STAPS, Université d’Artois, direction : W. Nuytens ; co-direction : N. Jelen.  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/tel-05444920v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.6 Contrats de recherche</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Contrat doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021–2024 : contrat doctoral en STAPS, Université d’Artois, cofinancé à 50 % par la Communauté d’agglomération Lens–Liévin (CALL) et à 50 % par le MESR / Université d’Artois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrats et projets de recherche financés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023–2024 : Projet Sport(s) et Santé – volet intervention, financé par l’IF2RT et la MESHS, 10 000 €. Porteuse : Nathalie Jelen ; participation à la conception du volet intervention, à la collecte et à l’analyse des données, ainsi qu’à la co-rédaction des rapports scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022–2023 : Projet Sport(s) et Santé – phase exploratoire, financé par l’IF2RT et la MESHS, 14 000 €. Porteuse : Nathalie Jelen ; participation à la collecte et à l’analyse des données, ainsi qu’à la co-rédaction des rapports scientifiques.Financements obtenus auprès des tutelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026 : BQR Université d’Artois, 1 500 €, porteuse pour l’organisation de la journée d’étude « Programmes d’activités physiques et sportives entre école, associations sportives et collectivités locales : de l’injonction à l’action en contexte vulnérable ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : BQR Université d’Artois, 1 900 €, co-porteuse, pour l’organisation du colloque national REDESP « Mesure, démesure, des mesures ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : BQR Université d’Artois, 4 500 €, porteuse, pour l’acquisition de matériel et la mise en œuvre de tests de condition physique dans le cadre de la thèse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mobilité internationale financée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">22–27 juin 2023 : mobilité Erasmus+ STT, Physical Activity for Health Research Centre, University of Limerick (Irlande). Financement Erasmus+ ; analyse des environnements scolaires, immersion en équipe de recherche et développement du réseau international.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.7 Activité d'enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022–2023 : 64 HTD (L1 Maîtrise de la langue 16 h ; L2 EM Sociologie 12 h ; Techniques de recherche 16 h ; Conception outils 20 h).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023–2024 : 64 HTD (L2 EM Sociologie 28 h ; Techniques de recherche 16 h ; Conception outils 20 h).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024–2025 : 192 HTD (L1 Sociologie 60 h ; Spécialité Athlétisme S1/S2 28 h ; L2 Sociologie du sport 24 h ; L2 EM SAÉ « Évaluer la santé d’une population » 36 h + 4 h CM ; L3 EM Sociologie 12 h ; Conception outils 12 h ; Techniques de recherche 8 h ; MEEF 6 h).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025–2026 : 192 HTD (L1 Spécialité Athlétisme 28 h ; Maîtrise de la langue 40 h ; Sociologie 36 h ; L2 EM SAÉ « Évaluer la santé d’une population » 24,5 h + 4 h CM ; Sociologie du sport 24 h ; L3 APAS Méthodologie de la recherche interdisciplinaire en santé 8 h ; Suivi stage 4 h ; MEEF 6 h ; ASUA/FFSU 23,5 h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.8. Responsabilités scientifiques, institutionnelles et collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mandats et responsabilités institutionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 : membre élue du Conseil d’administration de l’Institut RECAPPS (collège des non-titulaires).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024–2026 : responsabilités pédagogiques et accompagnement sportif universitaire (ASUA / FFSU), Université d’Artois – UFR STAPS de Liévin.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022–2025 : représentante élue des doctorant·es SHS au comité de pilotage de l’URePSSS (ULR 7369), Université d’Artois.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2022 – septembre 2025 : représentante élue des usagers à la Commission de la Recherche plénière et au Conseil académique plénier de l’Université d’Artois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation et animation de la vie scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 octobre 2026 : co-coordinatrice, avec Nathalie Jelen, de la journée d’étude nationale « Programmes d’activités physiques et sportives entre école, associations sportives et collectivités locales : de l’injonction à l’action en contexte vulnérable », Université d’Artois.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9–10 mai 2023 : co-responsable de l’organisation du 14e colloque du Réseau des Doctorant·es en Études Sportives (REDESP), « Mesure, démesure, des mesures », Université d’Artois, Arras ; membre du comité scientifique.Mai 2023 : modération de la session scientifique « Des mesures de la performance », colloque REDESP, Université d’Artois.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2023 : membre du comité d’organisation de la journée d’étude « Vers une EPS de qualité », Université d’Artois.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2021 : membre du comité d’organisation de la journée d’étude « Spécificités disciplinaires et expertise pédagogique chez les enseignants d’EPS », Université d’Artois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets et réseaux de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022–2024 : participation au projet IF2RT / MESHS Sport(s) et Santé (volet intervention) : analyse de dispositifs éducatifs en milieu scolaire prioritaire, collecte de données, co-rédaction de rapports scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : membre du Réseau des Doctorant·es en Études Sportives (REDESP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diffusion scientifique et relations science–société</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 février 2025 : intervention de diffusion scientifique et de transfert de connaissances auprès de la Fédération Française de Football, Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022–2024 : conférences invitées et interventions scientifiques auprès de réseaux institutionnels et professionnels (IF2RT / MESHS, séminaires doctoraux, réseaux associatifs).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">20 novembre 2024 : intervention dans le dispositif Déclics, Lycée Faidherbe, Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2022 : animation scientifique au Village des Sciences, Université d’Artois, Lens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement et éthique de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : encadrement de mémoires de Master MEEF (M1).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : projet doctoral APPHY-enfantQPV approuvé par le Comité d’éthique de l’Université de Lille, n° 2023-673-S114.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 169-170 (n°169-170), pp.114-151. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07591063261424248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la pratique d’activités physiques et sportives d’enfants de milieux défavorisés : configurations et perspectives d’une approche ascendante faite d’interventions en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 36 (HS2), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gasparini, Sandrine Knobé (dir.), Le sport-santé. De l’action publique aux acteurs sociaux , Strasbourg, Presses universitaires de Strasbourg, coll. « Sport en société », 2021, 342 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 138 (4), pp.141-144. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the University of Jyväskylä, Finland, May 2024, Jyväskylä, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Sport and Health Sciences; University of Jyväskylä, May 2024, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur l’activité physique et sportives des enfants socialement vulnérables scolarisés en École élémentaire: défis et dilemmes langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de Sociologie du sport de langue française (3SLF). Dire faire et analyser, La sociologie du sport face au langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'activité physique et sportive pour des publics socialement vulnérables : enquêtes et interventions auprès d'enfants en école primaire pour réduire des inégalités territoriales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès 2PASS-4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociological perspective to increase the physical activity of socially vulnerable children in a sustainable way: from the identification of factors to their implementation in the intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 eass &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen University, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociological perspective to increase the physical activity of socially vulnerable children in a sustainable way: investigation and intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'Activités Physiques et Sportives (APS) pour des publics socialement vulnérables : enquêter auprès d'enfants en école primaire pour préparer des interventions in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux: contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'activités physiques et sportives (APS) pour des publics socialement vulnérables : enquêter auprès d'enfants en école primaire pour préparer des interventions in situ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International 2PASS-4Health : « Pour une école qui bouge»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Dec 2022, Tarbes, France, Dec 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été 2024 – Méthodes mixtes en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des inégalités sociales de santé par l’usage des activités physiques et sportives chez les enfants en contexte scolaire défavorisé : analyse pluridisciplinaire, interventions ascendantes et mesures d’effets multi-niveaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'artois, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05444920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId34"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,3159 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16D3E161"/>
+    <w:nsid w:val="5618380F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="2012EF4B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="E9A10800"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="A1AE6E3C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="C7B17FF6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="36B9BE94"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="8389A103"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="85D9F91D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="CD8304CA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="E0C13F9E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="EA8ADB45"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="9BC12625"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="787911F6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="44C2F35B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="8BD1C2A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="FA91CCA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="3D60BF5F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="5D604349"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="EE1BDD20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20">
+    <w:nsid w:val="4CF1A989"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21">
+    <w:nsid w:val="2BA41F43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22">
+    <w:nsid w:val="F5759064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,50 +3363,113 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -337,51 +3508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/decorte-elise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4188-4024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063261424248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Decorte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05444920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/decorte-elise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4188-4024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1136/bjsports-2025-110456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/07591063261424248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs2.2024.0015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/sta.pr1.0051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05444920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063261424248" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Decorte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015237v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892784v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>