--- v0 (2026-04-11)
+++ v1 (2026-05-22)
@@ -1129,222 +1129,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First person – Maika S. Deffieu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maika S Deffieu</w:t>
+                <w:t xml:space="preserve">The Toxoplasma gondii dense granule protein TgGRA3 interacts with host Golgi and dysregulates anterograde transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maika S. Deffieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchilabalo Dilezitoko Alayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Slomianny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Tomavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 8 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/bio.042499⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.UNSP bio039818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.039818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296386v1</w:t>
+                <w:t xml:space="preserve">hal-02170243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Toxoplasma gondii dense granule protein TgGRA3 interacts with host Golgi and dysregulates anterograde transport</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Tomavo</w:t>
+                <w:t xml:space="preserve">First person – Maika S. Deffieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maika S Deffieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 8 (3), pp.UNSP bio039818. </w:t>
+              <w:t xml:space="preserve">, 2019, 8 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/bio.039818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/bio.042499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170243v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Hepatitis B Virus: Broadcasting Live</w:t>
               </w:r>
@@ -2421,51 +2421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cantaloube" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika S Deffieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert-Hebmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2024.2338573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Partiot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hirschler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colomb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lutz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Claeys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01657-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gaudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Deffieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202300046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonis Bare" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Matusek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vriz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;rond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-04918-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M H Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M Dorobantu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32514" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Cesonyte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delalande" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boncompain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dorobantu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba7803" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Dorobantu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F. Baumert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilda Vanesa Ayala-Nunez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Trottier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Darques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bakhache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100157" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05296386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.042499" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika S. Deffieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchilabalo Dilezitoko Alayi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Tomavo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.039818" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2019.07.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bhatia-Kissov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Klionsky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.103713" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bhatia-Ki&#353;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galinier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Manon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.005181" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kissova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samokhvalov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Velours" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E23-10-0402" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cazevieille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucansky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259460v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ka Deffieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Faure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cantaloube" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika S Deffieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert-Hebmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2024.2338573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Partiot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hirschler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colomb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lutz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Claeys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01657-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gaudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Deffieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202300046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonis Bare" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Matusek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vriz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;rond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-04918-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M H Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M Dorobantu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32514" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Cesonyte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delalande" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boncompain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dorobantu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba7803" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Dorobantu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F. Baumert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilda Vanesa Ayala-Nunez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Trottier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Darques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bakhache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100157" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika S. Deffieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchilabalo Dilezitoko Alayi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Tomavo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.039818" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05296386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.042499" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2019.07.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bhatia-Kissov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Klionsky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.103713" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bhatia-Ki&#353;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galinier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Manon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.005181" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kissova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samokhvalov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Velours" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E23-10-0402" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cazevieille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucansky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259460v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ka Deffieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Faure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>