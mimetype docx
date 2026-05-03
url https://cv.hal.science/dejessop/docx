--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Jessop </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of volcanic emissions on the air quality during the 2021 volcanic eruption of Tajogaite, La Palma: Implications for population exposure to volcanic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1019, pp.181551. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fourgassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zwirner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dome permeability and fluid circulation at La Soufrière de Guadeloupe implied from soil CO2 degassing, thermal flux and self-potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (4), pp.26. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01713-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04510119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of temperature (up to 120 °C) on the thermal conductivity of variably porous andesite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunel Alizada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Wadsworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 452, pp.108140. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the volcanic plume dispersion from the hydrothermal system of La Soufrière de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Paola Rave Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.459-477. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.06.02.459477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal conductivity of unlithified granular volcanic materials: The influence of hydrothermal alteration and degree of water saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Wadsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 435, pp.107775. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Into the Relationship Between Mass Eruption Rate and Volcanic Column Height Based On the IVESPA Data Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacques Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha L Engwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Bonadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry G Mastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (14), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL102633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal properties of hydrothermally altered andesites from La Soufrière de Guadeloupe (Eastern Caribbean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian B. Wadsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rosas-Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Monitoring of Volcanic-Hydrothermal Plumes in a Tropical Environment: The Case of La Soufrière de Guadeloupe Unrest Volcano (Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnand Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.795760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation and health-related impacts due to long-term exposure to recent volcanic ash deposits: New chemical and isotopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 829, pp.154383. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing gas dispersion modelling: A case study at La Soufrière volcano (Guadeloupe, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Massaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Dioguardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Tamburello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 417, pp.107312. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Basse-Terre Island of Guadeloupe (Eastern Caribbean, France) and Its Volcanic-Hydrothermal Geodiversity: A Case Study of Challenges, Perspectives, and New Paradigms for Resilience and Sustainability on Volcanic Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagnon Glynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.454. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11110454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-decadal view of the heat and mass budget of a volcano in unrest: La Soufrière de Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto · Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (3), pp.16. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01439-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974046v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Independent Volcanic Eruption Source Parameter Archive (IVESPA, version 1.0): A new observational database to support explosive eruptive column model validation and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Engwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Bonadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Scollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 417, pp.107295. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Kilgour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.617294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Kilgour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.723763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 unrest phase at La Soufrière of Guadeloupe (French West Indies) andesitic volcano: Scrutiny of a failed but prodromal phreatic eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 393, pp.106769. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02440761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of geochemical techniques at La Soufrière de Guadeloupe (FWI) volcano: their advantages and their limits over a long-standing unrest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139 (3), pp.398-412. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3301/IJG.2020.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Ground‐ and ASTER‐Based Thermal Measurements to Constrain Fumarole Field Heat Budgets: The Case of Vulcano Fossa 2000–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (21), pp.11868-11877. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for the detection and characterisation of volcanic plumes using thermal camera imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 352, pp.26 - 37. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady and unsteady fluidised granular flows down slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 827, pp.67-120. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are eruptions from linear fissures and caldera ring dykes more likely to produce pyroclastic flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jellinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 454, pp.142 - 153. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of particle mixtures and nozzle geometry on entrainment into volcanic jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jellinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (11), pp.3858-3863. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL060059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR derived morphology of the 1993 Lascar pyroclastic flow deposits, and implication for flow dynamics and rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of gas flow on granular currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Hogg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 366 (1873), pp.2191 - 2203. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2007.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits &amp; health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGReD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parent (Puy-de-Dôme), France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.17490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the volcanic plume dispersion from La Soufrière de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Paola Rave Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation & health-related impacts due to long-term exposure to volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on Volcanoes 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sanitaires des cendres volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du Centre International de Recherche 4 (CIR4), iSITE CAP 20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliciting hydrothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE MOTION OF FLUIDISED GRANULAR CURRENTS: MOTION ALONG HORIZONTAL SURFACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D E Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a J Hogg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluidization XII (Eds. Xiaotao Bi and Franco Berruti and Todd Pugsley)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Harrison Hot Springs, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits & health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverting thermal images to reveal steam fluxes at La Soufrière, Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Domoison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond in Understanding Volcanic Unrest and the Legacy of Hydrothermal Explosive Activity at La Soufrière of Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rosas-Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.V23I-0300, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02396588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigas survey from low-T° fumaroles in a tropical environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the Dynamics of Hydrothermal Activity in La Soufrière of Guadeloupe Volcano with Joint Muography, Gravimetry, Electrical Resistivity Tomography, Seismic and Temperature Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Bremond d'Ars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ianigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">László Oláh, Hiroyuki K. M,. Tanaka Dezső Varga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muography: Exploring Earth's Subsurface with Elementary Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 270, American Geophysical Union - Wiley, Chapter 5, 55-73, 2022, Geophysical Monograph Series, 9781119723028. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119722748.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03575607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano Remote Sensing with Ground-based Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 2 - Seismology, Deformation and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-289, 2022, SCIENCES - Lithosphere–Astenosphere Interactions, 9781789450453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Société Géologique de la France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Jessop </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of volcanic emissions on the air quality during the 2021 volcanic eruption of Tajogaite, La Palma: Implications for population exposure to volcanic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1019, pp.181551. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fourgassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zwirner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of temperature (up to 120 °C) on the thermal conductivity of variably porous andesite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunel Alizada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Wadsworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 452, pp.108140. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dome permeability and fluid circulation at La Soufrière de Guadeloupe implied from soil CO2 degassing, thermal flux and self-potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (4), pp.26. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01713-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04510119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal conductivity of unlithified granular volcanic materials: The influence of hydrothermal alteration and degree of water saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Wadsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 435, pp.107775. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the volcanic plume dispersion from the hydrothermal system of La Soufrière de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Paola Rave Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.459-477. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.06.02.459477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Into the Relationship Between Mass Eruption Rate and Volcanic Column Height Based On the IVESPA Data Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacques Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha L Engwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Bonadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry G Mastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (14), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL102633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal properties of hydrothermally altered andesites from La Soufrière de Guadeloupe (Eastern Caribbean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian B. Wadsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rosas-Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Monitoring of Volcanic-Hydrothermal Plumes in a Tropical Environment: The Case of La Soufrière de Guadeloupe Unrest Volcano (Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnand Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.795760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation and health-related impacts due to long-term exposure to recent volcanic ash deposits: New chemical and isotopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 829, pp.154383. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Basse-Terre Island of Guadeloupe (Eastern Caribbean, France) and Its Volcanic-Hydrothermal Geodiversity: A Case Study of Challenges, Perspectives, and New Paradigms for Resilience and Sustainability on Volcanic Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagnon Glynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.454. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11110454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing gas dispersion modelling: A case study at La Soufrière volcano (Guadeloupe, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Massaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Dioguardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Tamburello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 417, pp.107312. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-decadal view of the heat and mass budget of a volcano in unrest: La Soufrière de Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto · Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (3), pp.16. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01439-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974046v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Independent Volcanic Eruption Source Parameter Archive (IVESPA, version 1.0): A new observational database to support explosive eruptive column model validation and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Engwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Bonadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Scollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 417, pp.107295. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Kilgour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.723763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Kilgour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.617294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 unrest phase at La Soufrière of Guadeloupe (French West Indies) andesitic volcano: Scrutiny of a failed but prodromal phreatic eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 393, pp.106769. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02440761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of geochemical techniques at La Soufrière de Guadeloupe (FWI) volcano: their advantages and their limits over a long-standing unrest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139 (3), pp.398-412. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3301/IJG.2020.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Ground‐ and ASTER‐Based Thermal Measurements to Constrain Fumarole Field Heat Budgets: The Case of Vulcano Fossa 2000–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (21), pp.11868-11877. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for the detection and characterisation of volcanic plumes using thermal camera imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 352, pp.26 - 37. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady and unsteady fluidised granular flows down slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 827, pp.67-120. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are eruptions from linear fissures and caldera ring dykes more likely to produce pyroclastic flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jellinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 454, pp.142 - 153. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of particle mixtures and nozzle geometry on entrainment into volcanic jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jellinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (11), pp.3858-3863. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL060059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR derived morphology of the 1993 Lascar pyroclastic flow deposits, and implication for flow dynamics and rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of gas flow on granular currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Hogg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 366 (1873), pp.2191 - 2203. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2007.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits &amp; health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGReD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parent (Puy-de-Dôme), France. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.17490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the volcanic plume dispersion from La Soufrière de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Paola Rave Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation & health-related impacts due to long-term exposure to volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on Volcanoes 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sanitaires des cendres volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du Centre International de Recherche 4 (CIR4), iSITE CAP 20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliciting hydrothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE MOTION OF FLUIDISED GRANULAR CURRENTS: MOTION ALONG HORIZONTAL SURFACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D E Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a J Hogg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluidization XII (Eds. Xiaotao Bi and Franco Berruti and Todd Pugsley)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Harrison Hot Springs, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits & health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverting thermal images to reveal steam fluxes at La Soufrière, Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Domoison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond in Understanding Volcanic Unrest and the Legacy of Hydrothermal Explosive Activity at La Soufrière of Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rosas-Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.V23I-0300, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02396588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigas survey from low-T° fumaroles in a tropical environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the Dynamics of Hydrothermal Activity in La Soufrière of Guadeloupe Volcano with Joint Muography, Gravimetry, Electrical Resistivity Tomography, Seismic and Temperature Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Bremond d'Ars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ianigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">László Oláh, Hiroyuki K. M,. Tanaka Dezső Varga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muography: Exploring Earth's Subsurface with Elementary Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 270, American Geophysical Union - Wiley, Chapter 5, 55-73, 2022, Geophysical Monograph Series, 9781119723028. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119722748.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03575607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano Remote Sensing with Ground-based Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 2 - Seismology, Deformation and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-289, 2022, SCIENCES - Lithosphere–Astenosphere Interactions, 9781789450453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Société Géologique de la France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04510119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Klein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01713-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunel Alizada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kennedy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Paola Rave Bonilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.02.459477" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107775" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04167310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacques Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L Engwell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadonna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry G Mastin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102633" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03480233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Heap" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B. Wadsworth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107444" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnand Burtin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.795760" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03610668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154383" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Selva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107312" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03412797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagnon Glynn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110454" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Engwell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107295" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03382479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kilgour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.617294" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.723763" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/IJG.2020.13" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mannini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ramsey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01700704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bombrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.01.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02364591v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hogg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbertson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoof" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.458" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilchrist" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jellinek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jellinek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060059" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03480479v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Gilbertson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Jessop" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Hogg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2007.0021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-PRPB46P9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.17490" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-251" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240506v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240970v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429775v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moune" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03480468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Jessop" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Gilbertson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Hogg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holota" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaudoin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Geffray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Domoison" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396588v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429783v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ucciani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03575607v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bremond d'Ars" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119722748.ch5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158404v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunel Alizada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kennedy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04510119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Klein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01713-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107775" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Paola Rave Bonilla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.02.459477" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04167310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacques Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L Engwell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadonna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry G Mastin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102633" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03480233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Heap" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B. Wadsworth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107444" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnand Burtin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.795760" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03610668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154383" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03412797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagnon Glynn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110454" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Selva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107312" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Engwell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107295" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kilgour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.723763" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03382479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.617294" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/IJG.2020.13" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mannini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ramsey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01700704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bombrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.01.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TZX1WMT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02364591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hogg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbertson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoof" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.458" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilchrist" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jellinek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jellinek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03480479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Gilbertson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Jessop" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Hogg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2007.0021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-PRPB46P9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.17490" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-251" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429775v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03480468v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Jessop" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Gilbertson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Hogg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holota" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaudoin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426581v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Geffray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Domoison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396588v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ucciani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03575607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bremond d'Ars" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119722748.ch5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>