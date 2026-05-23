--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Jessop </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of volcanic emissions on the air quality during the 2021 volcanic eruption of Tajogaite, La Palma: Implications for population exposure to volcanic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1019, pp.181551. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fourgassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zwirner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of temperature (up to 120 °C) on the thermal conductivity of variably porous andesite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunel Alizada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Wadsworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 452, pp.108140. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dome permeability and fluid circulation at La Soufrière de Guadeloupe implied from soil CO2 degassing, thermal flux and self-potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (4), pp.26. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01713-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04510119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal conductivity of unlithified granular volcanic materials: The influence of hydrothermal alteration and degree of water saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Wadsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 435, pp.107775. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the volcanic plume dispersion from the hydrothermal system of La Soufrière de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Paola Rave Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.459-477. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.06.02.459477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Into the Relationship Between Mass Eruption Rate and Volcanic Column Height Based On the IVESPA Data Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacques Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha L Engwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Bonadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry G Mastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (14), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL102633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal properties of hydrothermally altered andesites from La Soufrière de Guadeloupe (Eastern Caribbean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian B. Wadsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rosas-Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Monitoring of Volcanic-Hydrothermal Plumes in a Tropical Environment: The Case of La Soufrière de Guadeloupe Unrest Volcano (Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnand Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.795760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation and health-related impacts due to long-term exposure to recent volcanic ash deposits: New chemical and isotopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 829, pp.154383. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Basse-Terre Island of Guadeloupe (Eastern Caribbean, France) and Its Volcanic-Hydrothermal Geodiversity: A Case Study of Challenges, Perspectives, and New Paradigms for Resilience and Sustainability on Volcanic Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagnon Glynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.454. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11110454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing gas dispersion modelling: A case study at La Soufrière volcano (Guadeloupe, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Massaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Dioguardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Tamburello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 417, pp.107312. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-decadal view of the heat and mass budget of a volcano in unrest: La Soufrière de Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto · Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (3), pp.16. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01439-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974046v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Independent Volcanic Eruption Source Parameter Archive (IVESPA, version 1.0): A new observational database to support explosive eruptive column model validation and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Engwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Bonadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Scollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 417, pp.107295. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Kilgour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.723763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Kilgour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.617294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 unrest phase at La Soufrière of Guadeloupe (French West Indies) andesitic volcano: Scrutiny of a failed but prodromal phreatic eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 393, pp.106769. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02440761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of geochemical techniques at La Soufrière de Guadeloupe (FWI) volcano: their advantages and their limits over a long-standing unrest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139 (3), pp.398-412. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3301/IJG.2020.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Ground‐ and ASTER‐Based Thermal Measurements to Constrain Fumarole Field Heat Budgets: The Case of Vulcano Fossa 2000–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (21), pp.11868-11877. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for the detection and characterisation of volcanic plumes using thermal camera imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 352, pp.26 - 37. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady and unsteady fluidised granular flows down slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 827, pp.67-120. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are eruptions from linear fissures and caldera ring dykes more likely to produce pyroclastic flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jellinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 454, pp.142 - 153. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of particle mixtures and nozzle geometry on entrainment into volcanic jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jellinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (11), pp.3858-3863. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL060059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR derived morphology of the 1993 Lascar pyroclastic flow deposits, and implication for flow dynamics and rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of gas flow on granular currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Hogg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 366 (1873), pp.2191 - 2203. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2007.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits &amp; health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGReD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parent (Puy-de-Dôme), France. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.17490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the volcanic plume dispersion from La Soufrière de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Paola Rave Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation & health-related impacts due to long-term exposure to volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on Volcanoes 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sanitaires des cendres volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du Centre International de Recherche 4 (CIR4), iSITE CAP 20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliciting hydrothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE MOTION OF FLUIDISED GRANULAR CURRENTS: MOTION ALONG HORIZONTAL SURFACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D E Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a J Hogg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluidization XII (Eds. Xiaotao Bi and Franco Berruti and Todd Pugsley)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Harrison Hot Springs, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits & health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverting thermal images to reveal steam fluxes at La Soufrière, Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Domoison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond in Understanding Volcanic Unrest and the Legacy of Hydrothermal Explosive Activity at La Soufrière of Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rosas-Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.V23I-0300, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02396588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigas survey from low-T° fumaroles in a tropical environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the Dynamics of Hydrothermal Activity in La Soufrière of Guadeloupe Volcano with Joint Muography, Gravimetry, Electrical Resistivity Tomography, Seismic and Temperature Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Bremond d'Ars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ianigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">László Oláh, Hiroyuki K. M,. Tanaka Dezső Varga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muography: Exploring Earth's Subsurface with Elementary Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 270, American Geophysical Union - Wiley, Chapter 5, 55-73, 2022, Geophysical Monograph Series, 9781119723028. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119722748.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03575607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano Remote Sensing with Ground-based Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 2 - Seismology, Deformation and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-289, 2022, SCIENCES - Lithosphere–Astenosphere Interactions, 9781789450453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Société Géologique de la France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Jessop </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of volcanic emissions on the air quality during the 2021 volcanic eruption of Tajogaite, La Palma: Implications for population exposure to volcanic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1019, pp.181551. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fourgassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zwirner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dome permeability and fluid circulation at La Soufrière de Guadeloupe implied from soil CO2 degassing, thermal flux and self-potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (4), pp.26. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01713-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04510119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of temperature (up to 120 °C) on the thermal conductivity of variably porous andesite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunel Alizada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Wadsworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 452, pp.108140. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the volcanic plume dispersion from the hydrothermal system of La Soufrière de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Paola Rave Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.459-477. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.06.02.459477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal conductivity of unlithified granular volcanic materials: The influence of hydrothermal alteration and degree of water saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Wadsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 435, pp.107775. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Into the Relationship Between Mass Eruption Rate and Volcanic Column Height Based On the IVESPA Data Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacques Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha L Engwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Bonadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry G Mastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (14), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL102633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Monitoring of Volcanic-Hydrothermal Plumes in a Tropical Environment: The Case of La Soufrière de Guadeloupe Unrest Volcano (Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnand Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.795760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal properties of hydrothermally altered andesites from La Soufrière de Guadeloupe (Eastern Caribbean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian B. Wadsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rosas-Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation and health-related impacts due to long-term exposure to recent volcanic ash deposits: New chemical and isotopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 829, pp.154383. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Basse-Terre Island of Guadeloupe (Eastern Caribbean, France) and Its Volcanic-Hydrothermal Geodiversity: A Case Study of Challenges, Perspectives, and New Paradigms for Resilience and Sustainability on Volcanic Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagnon Glynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.454. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11110454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing gas dispersion modelling: A case study at La Soufrière volcano (Guadeloupe, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Massaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Dioguardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Tamburello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 417, pp.107312. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-decadal view of the heat and mass budget of a volcano in unrest: La Soufrière de Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto · Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (3), pp.16. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01439-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974046v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Independent Volcanic Eruption Source Parameter Archive (IVESPA, version 1.0): A new observational database to support explosive eruptive column model validation and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Engwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Bonadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Scollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 417, pp.107295. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Kilgour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.723763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Kilgour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.617294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of geochemical techniques at La Soufrière de Guadeloupe (FWI) volcano: their advantages and their limits over a long-standing unrest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139 (3), pp.398-412. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3301/IJG.2020.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 unrest phase at La Soufrière of Guadeloupe (French West Indies) andesitic volcano: Scrutiny of a failed but prodromal phreatic eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 393, pp.106769. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02440761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Ground‐ and ASTER‐Based Thermal Measurements to Constrain Fumarole Field Heat Budgets: The Case of Vulcano Fossa 2000–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (21), pp.11868-11877. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for the detection and characterisation of volcanic plumes using thermal camera imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 352, pp.26 - 37. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady and unsteady fluidised granular flows down slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 827, pp.67-120. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are eruptions from linear fissures and caldera ring dykes more likely to produce pyroclastic flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jellinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 454, pp.142 - 153. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of particle mixtures and nozzle geometry on entrainment into volcanic jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jellinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (11), pp.3858-3863. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL060059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR derived morphology of the 1993 Lascar pyroclastic flow deposits, and implication for flow dynamics and rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of gas flow on granular currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Hogg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 366 (1873), pp.2191 - 2203. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2007.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the volcanic plume dispersion from La Soufrière de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Paola Rave Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits &amp; health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGReD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parent (Puy-de-Dôme), France. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.17490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation & health-related impacts due to long-term exposure to volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on Volcanoes 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sanitaires des cendres volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du Centre International de Recherche 4 (CIR4), iSITE CAP 20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliciting hydrothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE MOTION OF FLUIDISED GRANULAR CURRENTS: MOTION ALONG HORIZONTAL SURFACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D E Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a J Hogg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluidization XII (Eds. Xiaotao Bi and Franco Berruti and Todd Pugsley)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Harrison Hot Springs, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits & health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverting thermal images to reveal steam fluxes at La Soufrière, Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Domoison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond in Understanding Volcanic Unrest and the Legacy of Hydrothermal Explosive Activity at La Soufrière of Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rosas-Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.V23I-0300, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02396588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigas survey from low-T° fumaroles in a tropical environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the Dynamics of Hydrothermal Activity in La Soufrière of Guadeloupe Volcano with Joint Muography, Gravimetry, Electrical Resistivity Tomography, Seismic and Temperature Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Bremond d'Ars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ianigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">László Oláh, Hiroyuki K. M,. Tanaka Dezső Varga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muography: Exploring Earth's Subsurface with Elementary Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 270, American Geophysical Union - Wiley, Chapter 5, 55-73, 2022, Geophysical Monograph Series, 9781119723028. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119722748.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03575607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano Remote Sensing with Ground-based Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 2 - Seismology, Deformation and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-289, 2022, SCIENCES - Lithosphere–Astenosphere Interactions, 9781789450453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonifacie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Société Géologique de la France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunel Alizada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kennedy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04510119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Klein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01713-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107775" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Paola Rave Bonilla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.02.459477" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04167310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacques Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L Engwell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadonna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry G Mastin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102633" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03480233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Heap" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B. Wadsworth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107444" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnand Burtin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.795760" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03610668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154383" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03412797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagnon Glynn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110454" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Selva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107312" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Engwell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107295" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kilgour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.723763" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03382479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.617294" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/IJG.2020.13" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mannini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ramsey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01700704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bombrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.01.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TZX1WMT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02364591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hogg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbertson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoof" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.458" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilchrist" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jellinek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jellinek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03480479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Gilbertson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Jessop" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Hogg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2007.0021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-PRPB46P9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.17490" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-251" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429775v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03480468v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Jessop" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Gilbertson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Hogg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holota" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaudoin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426581v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Geffray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Domoison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396588v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ucciani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03575607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bremond d'Ars" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119722748.ch5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04510119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Klein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01713-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunel Alizada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kennedy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Paola Rave Bonilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.02.459477" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107775" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04167310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacques Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L Engwell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadonna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry G Mastin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102633" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnand Burtin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.795760" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03480233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Heap" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B. Wadsworth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107444" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03610668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154383" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03412797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagnon Glynn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110454" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Selva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107312" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Engwell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107295" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kilgour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.723763" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03382479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.617294" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/IJG.2020.13" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mannini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ramsey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01700704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bombrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.01.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TZX1WMT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02364591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hogg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbertson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoof" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.458" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilchrist" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jellinek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jellinek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03480479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Gilbertson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Jessop" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Hogg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2007.0021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-PRPB46P9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291430v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-251" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240995v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.17490" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429775v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03480468v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Jessop" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Gilbertson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Hogg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holota" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaudoin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426581v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Geffray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Domoison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396588v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ucciani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03575607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bremond d'Ars" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119722748.ch5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>