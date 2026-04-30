--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Dejous </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9004-7966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12080641X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-6083-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Corinne DEJOUS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986 Baccalauréat Scientifique Série C (Libourne-F)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 Diplôme d’Ingénieur en Électronique, ENSEIRB (École Nationale Supérieure d’Électronique, Informatique, Radiocommunications de Bordeaux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 DEA Électronique, Université Bordeaux 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 Doctorat, Université Bordeaux 1, Électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Habilitation à Diriger des Recherches (HDR) en Électronique, Université Bordeaux 1</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991-96 Moniteur puis Attaché Temporaire d’Enseignement et de Recherches, ENSEIRB, Talence France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-09 Maître de Conférences, Université Bordeaux 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-… Professeur des Universités, Institut Polytechnique de Bordeaux (Bordeaux INP/ENSEIRB-MATMECA)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience d’Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines principaux : Électronique générale, Instrumentation et Mesures, Capteurs - Microsystèmes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités récentes ou en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable d’unités et modules d’enseignement en Instrumentation (PH105-PH106, 2009-2013), Circuits et systèmes (EA118), Microsystèmes (ME2011), Technologies de microfabrication (UE SEE6-C) dont Micro- et nano-technologies (ME101) depuis 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable Relations Internationales, Département Électronique, Bordeaux INP/ENSEIRB-MATMECA (2009-2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur du Département par alternance en Systèmes Électroniques Embarqués (SEE), Bordeaux INP/ENSEIRB-MATMECA (depuis 2013)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Développement de microcapteurs chimiques et biologiques à ondes acoustiques de surface, intégration de l’électronique de contrôle et traitement des données associées. Étude de la propagation des ondes élastiques et de leur interaction avec un milieu adjacent liquide ou gazeux. Intégration de matériaux structurés innovants comme films de reconnaissance (polymères, hybrides, méso- nano-structurés, biomatériaux, etc.). Intégration avec des puces microfluidiques. Applications à la détection d’espèces chimiques ou biologiques et à la caractérisation dynamique de matériaux en films minces ou de fluides complexes à haute fréquence. Contributions récentes sur des microcapteurs RF et matériaux carbonés nanostructurés sur substrats flexibles, microrésonateurs optiques polymères et microfluidique digitale pour application à la détection environnementale. Sujet de recherche émergent sur des solutions de micro-énergie sans fil dont un projet de plateforme communicante pour implant biomédical.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principaux domaines d’applications : santé, environnement, énergie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces travaux de recherche sont menés au sein de l’équipe </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDA </w:t></w:r></w:hyperlink><w:hyperlink w:anchor="_ftn1" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[1]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystèmes de Détection à ondes Acoustiques et alternatives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> groupe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONDES </w:t></w:r></w:hyperlink><w:hyperlink w:anchor="_ftn2" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[2]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui vise des systèmes multiphysiques, multi-technologies, communicants et durables.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités récentes ou en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Animateur du volet de recherche sur les microcapteurs résonants pour application en milieu liquide, IMS (depuis 2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre élu du Conseil d’Unité IMS (depuis 2007), Membre invité du Conseil Scientifique de IMS (depuis 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du groupe Microsystèmes puis </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réunion des groupes Matériaux et Microsystèmes de IMS en 2015 (depuis 2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du GPU « Environnements » (un des 4 grands projets d’unité IMS, depuis 2016)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink w:anchor="_ftnref1" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[1]</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ims-bordeaux.fr/fr/recherche/groupes-recherche/55-ondes/mda/38-MDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink w:anchor="_ftnref2" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[2]</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ims-bordeaux.fr/fr/recherche/groupes-recherche/30-ondes/11-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an understanding of microalgae EPS-based selectivity and binding mechanisms for trace metal ions using Love wave acoustic and voltammetric sensors in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houneida Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (3), pp.2149-2166. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5RA08673F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirelessly Powered Battery-Free Sensing Nodes for Internet of Things Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Shetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (7), pp.26-46. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2024.3488593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Love wave sensor based on algal polymers for the detection of mercury in French Guiana waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdene Gongi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.21784. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-99494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging bioelectrochemical transducer and antenna functions for continuous monitoring in biological tissues: an innovative volume-saving strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Trocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Pérez-Nicoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 290, pp.117970. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2025.117970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements sur les enjeux environnementaux et les impacts du numérique dans une école d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Wave acoustic sensors behavior in complex liquids. Multiparameter sensing using acoustic and electrical signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Choudhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sebeloue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (14), pp.22300 - 22306. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3401452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of calibration strategies for a high sensitivity RF humidity sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (8), pp.13518 - 13529. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3367594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM Modeling Strategies: Application to Mechanical and Dielectric Sensitivities of Love Wave Devices in Liquid Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asawari Choudhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sebeloue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Exploring the Sensing Potential of Acoustic Wave Devices, 24 (10), pp.2976. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24102976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wireless motion sensor operating down to -28dBm energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yero Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2024.3374648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Outdoor Humidity Monitoring Using Epoxybutane Polyethyleneimine in a Flexible Microwave Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekhar Shinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors11010016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of a New Heavy Metal Sensor Functionalized by Extracellular Polymeric Substances Isolated from a Tunisian Thermophilic Microalga Strain Graesiella sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdene Gongi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (2(803)), pp.17. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23020803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and Applications of Surface and Bulk Acoustic Wave Devices: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Micro/Nano Resonators, Actuators, and Their Applications, 14(43), pp.21. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi14010043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidly Mounted Resonators with Ultra‐High Operating Frequencies Based on 3R‐MoS2 Atomic Flakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifan Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (29), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202300104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical sensor based on a novel capacitive microwave flexible transducer with polymer nanocomposite-carbon nanotube sensitive film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-018-4099-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Circuit Models for SAW Delay Line Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10p. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3172604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral measurements with hybrid LMR and SAW platform for dual parameter sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio del Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Corres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147 (23), pp.5477-5485. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2AN01371A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours CUBE2020 et réduction de l’impact environnemental du laboratoire IMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.6. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20222029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive resonant sensors: trends and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hage-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15p. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional protocol for SAW sensor: multi-physic response enrichment in liquid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sébéloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 10p. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3094299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real‐time Conversion of Electrochemical Currents into Fluorescence Signals Using 8‐Hydroxypyrene‐1,3,6‐trisulfonic Acid (HPTS) and Amplex Red as Fluorogenic Reporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia A Djoumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (12), pp.2298-2307. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202100517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting of the physico-chemical properties of polyelectrolyte multilayers for a fine tuning of the immobilization of bacteria or nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mathelié-Guinlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moroté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Kahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 713, pp.138345. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors for diagnosis of prostate cancer: Looking beyond the prostate specific antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari Krishnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.112790. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2020.112790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Acoustic Wave Platform Deployment in the Amazon River: Impact of the Water Sample on the Love Wave Sensor Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.72. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20010072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless In vivo Biofuel Cell Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Trocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Carucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Sindhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.25-34. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JERM.2020.2998325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Reflection Amplifier for Widespread Backscatter Internet-of-Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karan Gumber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2020.3038222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of imprinted hydrogel microbeads by inverse Pickering emulsion to controlled release of adenosine 5′‑monophosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porkodi Kadhirvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.254-263. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.03.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous titania-coated biosensor and FEM model design for highly sensitive detection of low molecular weight targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Ouelhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8p. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JERM.2018.2880883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential passive microwave planar resonator-based sensor for chemical particle detection in polluted environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Pieper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (4), pp.1346-1353. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2018.2881487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach to predict maximal sensitivity of microring resonators for absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (21), pp.5500 - 5506. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2019.2938040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting any Faradaic Current Generated at an Electrode under Potentiostatic Control into a Remote Fluorescence Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Djoumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.6775-6782. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b00851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNT-Based Inkjet-Printed RF Gas Sensor: Modification of Substrate Properties during the Fabrication Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.1768. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19081768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs monitoring using differential microwave capacitive resonant transducer and conductive PEDOT:PSS-MWCNTs nanocomposite film for environmental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil-Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2018.2828302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided SH-SAW sensor based on DWNTs sensitive material for VOCs and humidity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29292/jics.v13i3.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct patterning of polymer optical periodic nanostructures on CYTOP for visible light waveguiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.21 - 29. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave flexible gas sensor based on polymer multi wall carbon nanotubes sensitive layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 249, pp.708-714. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2017.04.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Gas Sensor Based on a Flexible Capacitive Microwave Transducer Associated with a Sensitive Carbon Composite Polymer Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc L Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Proceedings of Eurosensors 2017, 1 (4), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1040439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Mechanical properties of Inkjet-Printed graphene oxide nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214 (3), pp.1600492. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201600492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Acoustic Wave-Based Devices and Molecularly-Imprinted Polymers as Versatile Sensors for Electronic Nose or Tongue for Cancer Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.915. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16060915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkjet – printed graphene oxide thin layers on Love wave devices for humidity and vapor Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Deligeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (21), pp.7620 - 7627. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2600269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop-casted Graphene Oxide Love Wave sensor for detection of humidity and VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Deligeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermenegildo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a polymer optical microring resonator for hexavalent chromium sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 209, pp.1049-1056. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2014.11.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitive mesoporous TiO2-coated Love wave device for heavy metal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moroté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Grauby-Heywang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.162-170. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2013.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of urinary modified nucleosides by a bulk acoustic wave MIP sensor - Results and future work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Krstulja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie de Schutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (2), pp.66-71. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Wave Sensor Based on Thin Film Molecularly Imprinted Polymer: Study of VOCs Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.118-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Bio-inspired Microsensor Based On Microfluidic / Bacteria / Love Wave Hybrid Structure For Continuous Control Of Heavy Metals Toxicity In Liquid Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moroté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Grauby-Heywang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.278-284. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2014.01.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of gaseous compounds adsorption with a Love wave sensor based on molecularly imprinted polymer thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 149 (2), pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic, electrochemical and microscopic characterization of interaction of Arthrospira platensis biofilm and heavy metal ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadèje Tekaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissèm Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.609-619. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleosides analogs recognition by Molecularly Imprinted Polymer- coated Love wave sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Krstulja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.563-566. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mnl.2013.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of bacteriophages in dynamic mode using a Love-wave immunosensor with microfluidics technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Matatagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fontecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Esquivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 185, pp.218-224. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2013.04.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave biosensor for real-time detection of okadaic acid as DSP phycotoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mamani-Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170, pp.122-128. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3-D nano-assembly bacteria based biosensor for enhanced detection of heavy metal pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Souiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (7A), pp.936-950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Wave Characterization of the Shear Modulus Variations of Mesoporous Sensitive Films During Vapor Sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.1442-1449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Sensitivity of Love Wave Delay-Lines for Heavy Metal Detection through the Deposition of a Mesoporous TiO2 Coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (1), pp.337-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesostructured TiO2 and SiO2 as high specific surface area coatings for vapour Love wave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2011.1611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave bacterial biosensors and microfluidic network for detection of heavy metal toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Destor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (2), pp.816-818. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2011.1621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langasite based Surface Acoustic Wave Sensors for High Temperature Chemical Detection in Harsh Environment: Design of the Transducers and Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (2), pp.510-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie douce route to novel acoustic waveguides based on biphenylene-bridged silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël A. Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.14581-14586. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1JM11866H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDMS (Polydimethylsiloxane) Microfluidic Chip Molding for Love Wave Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Destor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3183735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave bacteria-based sensor for the detection of heavy metal toxicity in liquid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.1723-1726. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2010.07.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency microrheological measurements of PDMS fluids using SAW microfluidic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guirardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 144 (2), pp.467-471. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2009.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular weight influence study of aqueous poly(ethylene glycol) solutions with a microfluidic Love wave sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guirardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 144 (1), pp.318-322. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2009.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel optimized biofunctional surfaces for Love mode surface acoustic wave based immunosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 146 (1), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous coated films on Love wave acoustic devices for gas detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (5), pp.984-988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and grafting of a thiourea-based chelating agent on SH-SAW transducers for the preparation of thin films sensitive to heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (3), pp.823-830. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2008.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route to smooth silica-based surfaces decorated with novel self-assembled monolayers (SAMs) containing glycidyl-terminated very long hydrocarbon chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Déjous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (10), pp.5526-5535. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la804088d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Modifications of Love Acoustic Waves Sensors for Chemical and Biological Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Déjous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.750-756. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave immunosensor for antibody recognition using an innovative semicarbazide surface functionnalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 140, pp.616-622. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2009.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipurpose Love acoustic wave immunosensor for bacteria, virus or proteins detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBM RBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (2-3), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmret.2007.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microfluidic surface acoustic wave sensor platform: Application to high viscosity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (5-6), pp.759-764. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Love wave platform with PDMS microfluidic chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guirardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 142 (1), pp.160-165. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Love Wave Immunosensor For Whole E. coli Bacteria Detection Using An Innovative Two Steps Immobilisation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.2145-2150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High viscosity sensing using a love wave acoustic platform combined with a PDMS microfluidic chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guirardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of menthol kinetic constants with Love-wave device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joanicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118, pp.368-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled determination of gravimetric and elastic effects on two resonant chemical sensors: Love wave and microcantilever platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52, pp.297-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency thin film characterization with polymer-coated Love-wave sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 108, pp.917-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of GB and DMMP vapors by Love-Wave acoustic sensors using strong acidic fluoride polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.479-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time device for biosensing: design of a bacteriophage model using love acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.755-763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur l'introduction de l'enseignement des microsystèmes dans les différentes filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of acoustic Love wave devices for real time bacteriophage detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic analysis of Love wave sensors responses: applications to organophosphorus compounds in dry and wet air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 95, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Love wave gas sensor coated with functionalized polysiloxane for sensing organophosphorus compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76, pp.1. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-4005(01)00578-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass sensitivity of SH-APM sensors : potentialities for organophosphorous vapors detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 68, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mass sensitivity of SH-APM sensors with MapleV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 76, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a formal mathematics software for SH-APM sensor modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 67, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of fluoropolyol isomers as SAW microsensor coatings : role of humidity and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lipskier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic wave detection of organophosphorus compounds with fluoropolyol coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lipskier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface acoustic wave gas sensor : detection of organophosphorus compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 24, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shear horizontal acoustic plate mode (SH-APM) sensor for biological media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Savart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic wave devices to measure gas flow : comparison between surface acoustic wave (SAW) and shear horizontal acoustic plate mode (SH-APM) oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for determining at least one datum corresponding to a measurement of a characteristic of a medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2020/007975. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantable system, communication system and associated method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Trocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019025379A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système implantable de communication et d'interface électrique au contact avec les tissus biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Trocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1901114. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détermination d’au moins une donnée correspondant à une mesure d’une caractéristique d’un médium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: BFF 18P0467-MOM. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système implantable, système de communication et procédé associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Trocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1757328. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de surveillance autonome, en continu et in situ de la qualité d'une eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2878622. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de la variation de masse d'un système chimique, procédé de criblage comprenant un tel procédé de détermination et installation correspondante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joanicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2887631. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (277)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodulation Based Non-linear Behavior Prediction Towards Electronic Waste Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Vigneras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Microwave Association, Sep 2025, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring of Reusable Launch System using Endovibrator-Type wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kuakuvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barnoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ZeroPower DC voltage-to-RF impedance converter enabling sustainable & frugal wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave acoustic sensor as a multisensing device in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asawari Choudhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sebeloue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Sadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 38th Symposium on Microelectronics Technology and Devices (SBMicro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://chiponthecliffs2024.cear.ufpb.br/sbmicro, Sep 2024, Joao Pessoa, Brazil. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBMicro64348.2024.10673860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel Diode-based Harmonic Backscatter Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karan Gumber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of optimisation in modelling and design of solidly mounted resonator (SMR) by using Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Pont-a-Mousson, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP56576.2022.9911747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours CUBE2020 et réduction de l'impact environnemental du laboratoire IMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Valenciennes (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting an electrochemical current into a fluorescence signal, a new strategy for the high sensitive detection of electron transfer events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Djoumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Instrumentation &amp; Measurement Technology Conference - IEEE I2MTC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual Event, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Resonant Sensors: Trends and Future Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hage-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2022, Session Invited Journal Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dallas, Texas, United States. pp.12618 - 12632, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an Equivalent Circuit Model for Simulation of Surface Acoustic Wave Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael C. O. Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyson A. N. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo C. S. Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 5th International Symposium on Instrumentation Systems, Circuits and Transducers (INSCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Campinas, Brazil. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INSCIT49950.2021.9557258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Negative Resistance-based Harmonic Backscatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karan Gumber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium (IMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Los Angeles, California, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and experimental propagation of guided waves in a phantom bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Somoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2020 – 15ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation & experimental propagation of guided waves in bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Somoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1877-1877, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Love wave and Impedance-based Sensor:Response Enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sébéloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Linguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dual RF sensor in gas detection and humidity influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cloutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of guided waves in bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Somoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference (AFPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Surrey, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological process effects on SAW sensors devices characteristics and FEM estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.1-4/C2P-J-5, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et élaboration d’un microcapteur de biomolécule en milieu liquide couplant onde de Love et matrice poreuse fonctionnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sébéloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Linguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2 « Nanomatériaux, Microcapteurs, Objets communicants : Application à la santé et au bien-être »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club MicroCapteurs Chimiques, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des capteurs à ondes acoustiques pour la détection environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE France Sensors Chapter Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and design of a Love Wave sensor device at 433 MHz by Finite Element Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sébéloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Linguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Instrumentation Systems, Circuits and Transducers (INSCIT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Love wave sensing with mesoporous thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34st Symposium on Microelectronics Technology and Devices (SBMicro 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du procédé de fabrication par impression jet d’encre sur les propriétés diélectriques d’un substrat papier photo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive transducers for bio and Gas-Sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics society Singapore (IPS) Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart sensors for bio and chemical-sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Univ. &amp; Tokyo Univ. Workshop on Micro and nano-technologies for neuroscience, applied chemistry, and material characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant-wave based chemical microsensors for environmental pollutant monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on Recent Advances in Sensors for Human Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pt. Ravishankar Shukla University, Chhattisgarh, Nov 2019, Raipur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modelling optimization of porous matrix-based surface acoustic wave microsensors for environmental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th NAMIS: An International Research Network on nano and Micro System Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les capteurs au service de l’environnement »: Le capteur, de la grandeur au signal. Exemples d'application à la détection de polluants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingénierie verte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSIS CNRS, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modelling design and optimization of Love Wave mesoporous tranducers for biochemical detection in liquid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Instrumentation Systems, Circuits and Transducers (INSCIT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bento Gonçalves, Rio Grande do Sul, Brazil. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INSCIT.2018.8546720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart transducers for bio and gas-sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Univ. &amp; Tokyo Univ. Workshop on Micro and nano-technologies for neuroscience, applied chemistry, and material characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modelling and Computational Analysis of Mechanical Properties of Carbon Composite-Based Love Wave Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic wave sensors for biochemical sensing. Perspectives for in situ measurements in amazon river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Instrumentation Systems, Circuits and Transducers (INSCIT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bento Gonçalves, Rio Grande do Sul, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystèmes de détection précoce de biomarqueurs et de suivi de thérapies - Communication sans fil avec bioimplant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop ONCOSTIM – S&amp;T pour l’Oncologie en Région Nouvelle Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicron polymer optical waveguides on CYTOP for visible range operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oyhenart Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPTRODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS Bordeaux: wave-based and printed micro-transducers for environmental and health-related applications, new insights towards the digital world and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE France Sensors Chapter Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minicurso 1 : Acoustic wave sensors for biochemical sensing: from laboratory to in situ measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Workshop Guyamazon: Tecnologias para Aquisição de Dados dos Solos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, São Luís, Maranhão, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Q Implantable Resonator for Wireless Power Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Trocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hemour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Microwave Biomedical Conference (IMBioC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. pp.46-48, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMBIOC.2018.8428887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes optiques intégrés à base de polymères nanostructurés pour la détection en milieu liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote: From waves and nanotechnologies to smart microsystems for chemical and biological transduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth International Conference on Nanotechnology Applications, Advances and Innovations (NANOCON 018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pune, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Power Transfer Link for RFID Telemetry System Applied to Laboratory Rodent Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Trocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chassande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Transfer Conference (WPTC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPT.2018.8639431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical gas sensor based on a novel capacitive microwave flexible transducer and composite polymer carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2017), IEEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. session - Microfluidics, Bio &amp; Chemical sensors, 4 p., </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2017.7984509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave devices coated with TiO2 porous sensitive layer for direct detection of small molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Ouelhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd edition Transfrontier Meeting Sensors and Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive microwave sensor for toxic vapor detection in an atmospheric environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Pieper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un capteur chimique à partir d’un transducteur micro-ondes capacitif flexible innovant et de composites carbonés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW Chemical Microsensors based on Nanostructured Carbon-based Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Thin Films (ICTF17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nanostructured DWNT-based Surface Acoustic Wave Sensor for VOCs Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Metastable, Amorphous and Nanostructured Materials (ISMANAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SH-SAW VOCs sensor based on ink-jet printed MWNTs / polymer nanocomposite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Pieper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Olçomendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited talk: CArbon and Microwave-based Ultrasensitive gas Sensors (CAMUS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, SIngapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive microwave resonator printed on a paper substrate for CNT based gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium (IMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous Titania-Coated Love Wave Sensors and FEM Model Applied to Viscosity Micro-Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Ouelhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs monitoring using microwave capacitive resonator and conductive polymer – MWCNTs nanocomposites for environmental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs à ondes acoustiques pour la détection environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Observatoire Aquitain des Sciences de l'Univers (OASU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave gas sensor based on DWNTs sensitive material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Symposium on Microelectronics Technology and Devices (SBMicro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Fortaleza - Ceará, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling patterning of polymer optical devices working at visible wavelength using thermal nano-imprint lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Conference Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composant optofluidique polymère pour la détection de polluants dans l’eau (COPDepol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défi Instrumentation aux limites, Colloque de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre les populations locales actrices de la surveillance de leur environnement. Cas de capteurs de suivi de la qualité de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective Surfaces et Interfaces Continentales et Ecosphère: Quelles priorités pour la recherche?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies as a Key Issue for Microsensors: Example of wave-based resonant devices for (bio)chemical detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Nanoscience &amp; Nanotechnology (ICFNN-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sastra University, Feb 2017, Thanjavur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW-based and other Resonant Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-Conference Workshop on Regulatory Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Chandigarh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanomaterial sensitive layer based passive flexible gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Paragua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Meeting on Chemical Sensors (IMCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced properties of Love wave microsensors with Inkjet-Printed graphene oxide layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of polymer-on-glass optical sensors for environmental pollutants detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque UMI-LN2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Orfaord, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time study of adenosine-5’ monophosphate adsorption with a Love wave sensor based on molecularly imprinted polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Krstulja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Molecular Imprinting (MIP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lund, Sweden. pp.P2-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Love wave sensors based on graphene oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Meeting on Chemical Sensors (IMCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkjet printed flexible microwave sensor based on carbon materials sensitive layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Franco-Spanish Workshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-carbon nanotubes composite sensitive film and flexible paper substrate based VOC vapor sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Tasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Franco-Spanish workshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur à ondes à Acoustiques à haute sensibilité pour la détection de traces. Cas des cyanotoxines et du glyphosate : Perspectives d’une coopération Franco brésilienne pour la surveillance des milieux Amazoniens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperation, scientific research and public policies for a sustainable development in Amazonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Belem, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Sensor Technology: Emphasis On Wave-Based (Bio) Chemical Micro sensors and Bio-Sensors and their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Microfluidics, Biochemical &amp; SAW Sensors For Human Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant wave-based microsensors for environmental and health related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Franco-Spanish Workshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of polymer-on-glass optical sensors for environmental pollutants detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Franco-Spanish Workshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional model for a graphene guided SH-SAW sensor using Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Technology and Devices (SBMicro 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of polymer-on-glass grating couplers for biosensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of polymer-on-glass grating couplers for biosensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroregional Campus of International Excellence Euskampus – Bordeaux, 2nd workshop « Laser &amp; Photonics »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the association of porous sensitive layers and Love wave transducers for direct detection of algal toxins Potentialities of the association of porous sensitive layers and Love wave transducers for direct detection of algal toxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Harmful Algae (ICHA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florianopolis, Santa Catarina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel SAW gas sensor based on graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Deligeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermenegildo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Technology and Devices (SBMicro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Salvador, Brazil. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBMicro.2015.7298140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for gas sensing by means of surface acoustic wave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Seminar on Organic Semiconductor Gas Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITODYS, Universite Paris Diderot, Paris; Bhabha Atomic Research Centre, Trombay, Mumbai, Feb 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time VOCs and humidity monitoring based on ultrasensitive Graphene - SAW devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Deligeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermenegildo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2 « Intégration du Matériau au Système de détection chimique résonant »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkjet – Printed graphene layer by layer on SAW devices for gas detection applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Deligeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORS, 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital microfluidic system incorporating optical ring resonator for trace-level hexavalent chromium ions detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2 « Intégration du Matériau au Système de détection chimique résonant »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel SH-SAW gas sensor based on graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Deligeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermenegildo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 9517, Smart Sensors, Actuators, and MEMS VII; and Cyber Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2178260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital microfluidic system incorporating optical ring resonator for trace-level hexavalent chromium ions Cr(VI) detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 èmes Journées Nationales du Réseau Doctoral en Micro - nanoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et simulation d’un micro-capteur à ondes de Love par éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPCNFM 2014 – 13e journées pédagogiques du CNFM (Coordination nationale pour la formation en micro-électronique et en nanotechnologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coordination nationale pour la formation en micro-électronique et en nanotechnologies, Nov 2014, Saint Malo, France. pp.2006, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2015018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Acoustic Wave Devices to Probe Thin Films and Complex Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Condensed Matter &amp; Applied Physics (ICC-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bikaner, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive Acoustic transducer: Application for gas and bio-sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th NAMIS: An International Research Network on nano and Micro System Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ink-jet printed flexible gas sensors based on electromagnetic transduction and carbon materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un capteur de gaz à transduction électromagnétique à base de nanostructures carbonées sur substrat flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes (JNM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel metal ions sensor using uncoated polymer optical microring resonator for environmental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Béchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium LAPHIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time detection of nucleosides analogs in liquid medium with molecularly imprinted polymer coated Love wave sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Meeting on Chemical Sensors (IMCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer photonic sensor for integration in a digital microfluidic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Béchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADICA 2014 (9èmes Journées Maghreb-Europe, Les Matériaux et leurs Applications aux Dispositifs et Capteurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecularly imprinted polymer coated Love wave sensor for real time detection of nucleosides analogs in liquid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and validation of physicochemical parameters optimized for multilayered polyelectrolyte film deposition by AFM and Love wave, QCM-D and electrochemical sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moroté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Grauby-Heywang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADICA 2014 (9èmes Journées Maghreb-Europe, Les Matériaux et leurs Applications aux Dispositifs et Capteurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave devices for physico-chemical and biological microsensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piezoelectric Micro and Nano Structures and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating optical ring resonator in electrowetting on dielectric digital microfluidic chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Conference on Optical Chemical Sensors &amp; Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Athens, Greece. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et simulation d’un micro-capteur à ondes de Love par éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleosides analogs recognition by Molecularly Imprinted Polymer- coated Love wave sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Symposium on Microelectronics Technology and Devices (SBMicro 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Curitiba, Brazil. pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR MNS-MNF, axe Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience d'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentation du RTB-LAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a Love wave sensor to thin film molecularly imprinted polymers for nucleosides analogs detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kristulja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Conference on Nano/Micro Engineered and Molecular Systems (IEEE NEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Suzhou, China. pp.550-553, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMS.2013.6559790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs à l'IMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CAP'TRONIC " Capteurs de demain "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave sensor based on thin film molecularly imprinted polymer : MIP layer morphology and nucleosides analogs detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Baltimore, United States. ID 7218, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SH-SAW Sensing System based on thin film molecularly imprinted polymer: Study of Volatile organic compounds adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Symposium on Microelectronics Technology and Devices (SBMicro 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Curitiba, Brazil. pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Spirulina Platensis-Based Love Wave Microsensor for the Detection of Heavy Metal in Liquid Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadèje Tekaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBMicro 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Brasilia, Brazil. pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage de microassemblage Pôle CNFM de Bordeaux / IMS Bordeaux : réalisation de circuits hybrides et capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Debéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave device for real-time monitoring of pollutant degradation through photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.927-929, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/P1.2.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par AFM d'un biofilm à base de Spiruline - effet des métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadèje Tekaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum 2012 des Microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, St Jacut de la Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Acoustic Wave sensing of heavy metals using E. coli biofilms as bioreceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sensors 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS - L'ingénierie pour la santé, volet &amp;quot;Microcapteurs pour la santé, l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique IPB "Recherche et transfert dans le domaine des TIC pour la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association d'un capteur à ondes de Love à une couche sensible de polymère à empreintes moléculaires (MIP) pour la détection de nucléotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique IPB "Recherche et transfert dans le domaine des TIC pour la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized biosensing interface of bacteria-based microsensor for heavy metals detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a Love wave sensor and thin film of molecularly imprinted polymers for nucleotide detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Krstulja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique NAMIS (International Research Group -Nano Micro Systems-)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced bio-inspired microsensor based on microfluidic / bacteria / Love wave hybrid structure for continuous control of heavy metals toxicity in liquid medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous TiO2 Coating for Increased Sensitivity of Love Wave Delay-Lines for Heavy Metal Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.344-347, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/4.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecularly imprinted polymer thin film applied to a Love wave sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique NAMIS (International Research Group -Nano Micro Systems-)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Spirulina Platensis-Based Love Wave Microsensor for the Detection of Heavy Metal Toxicity in Liquid Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadèje Tekaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cancun, Mexico. paper n°406, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of physicochemical parameters of a multilayered polyelectrolyte film deposition with Love wave and AFM for bacteria based detection of heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.1372-1375, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/P2.1.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave sensors and micro fluidic network for biochemical detection: applications to heavy metals and micro-organisms in liquid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Symposium on Sensors Technologies and Systems, IFCPAR/CEFIPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, New Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous TiO2 Sensitive Films for Love Wave Humidity Detection: Origins of Stress Release Induced by Sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/2.4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of gaseous compounds adsorption with a Love wave sensor based on molecularly imprinted polymer thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocapteur temps réel ultrasensible à base de bactéries pour la détection de métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR MNS-MNF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Love-wave Immunosensor with Microfluidic Technology to Detect Phages in Dynamic Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Matatagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fontecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.892-895, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/P1.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDMS Microfluidic Chips Combined to SAW Biosensors for Ultra-Fast Biodetection of Antibodies and E. Coli Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d'un biocapteur acoustique à base de bactéries pour la détection des métaux lourds - Etude par ondes de Love et par AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum 2012 des Microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, St Jacut de la Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Spirulina biofilm for in-situ heavy metals detection with microfluidic-acoustic sensor and AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadèje Tekaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.92-95, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/1.2.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs à ondes acoustiques de surface, applications à la détection chimique et biologique et à la caractérisation de films minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Surfaces et interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapteur à ondes de Love ultra-sensible pour la détection rapide de micro-organismes dans l'eau, visant la réalisation d'un dispositif d'alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ecotechnologies, Production Durable et Technologies de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From chemical or biochemical microsensors to fast detection systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3-D nano-assembly bacteria based biosensor for enhanced detection of heavy metal pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Souiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Biosensors for Food Safety and Environmental Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ouarzazate, Morocco. O-10, p31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Sensitivity of Love Wave Delay-Lines for Heavy Metal Detection through the Deposition of a Mesoporous TiO2 Coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Symposium on Microelectronics Technology and Devices (SBMicro 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, João Pessoa, Brazil. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un capteur à base de bactéries pour la detection de métaux lourds par des mesures acoustiques et AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Cohen-Bouhacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum 2011 des Microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par AFM de membranes de polyélectrolytes et de leur influence sur l'immobilisation de bactéries à la surface d'un capteur acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Cohen-Bouhacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général de la SFP, colloque SFP2011-9 Physique et vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transduction piézoélectrique (SAW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Club MicroCapteurs Chimiques: Capteurs Chimiques et Biocapteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un biocapteur à ondes de Love pour la détection des méteaux lourds en micro flux continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Gestion de l'Eau, défi du XXIième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, LImoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased sensitivity of Love wave delay-lines for polyelectrolyte multilayers through the deposition of a mesoporous TiO2 coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tabarka, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une plateforme de transduction à ondes acoustiques de surface en environnement microfluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano Fluidique et du Club Micro capteurs Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated High Temperature Langasite Acoustic Platform for Harsh Environment Chemical Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2010 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave bacterial biosensors for the detection of heavy metal toxicity in liquid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Glasgow, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave bacterial biosensors and microfluidic network for detection of heavy metal toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Perth, Australia. pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nanostructured porous TiO2 and SiO2 thin films as high specific surface area coatings for high sensitivity VOC Love wave (guided SH-SAW) sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From milli- to microfluidic PDMS 3D-chips for enhanced Love wave biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Destor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Perth, Australia. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Love wave biosensors combined with PDMS microfluidic chips by using PEG viscoelastic properties for bacteria detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Glasgow, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'oxyde de titane mésoporeux par ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2I'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme à Ondes de Love (Guided SH-SAW) à Couche Sensible Mésoporeuse pour la Détection de Composés Chimiques à l'Etat de Vapeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection temps réel de l'acide okadaïque comme phycotoxine diarrhéique (DSP) par biocapteur à ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mamani-Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tabarka, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Club MicroCapteurs Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tabarka, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave biosensor for real-time detection of okadaic acid as DSP phycotoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mamani-Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Linz, Austria. pp.831-834, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave sensor and AFM for the characterization of polyelectrolyte multilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Cohen-Bouhacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tabarka, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ondes de Love pour sonder le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Institut de Physique Fondamentale « La Physique et le Vivant »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided SH-SAW characterization of elasticity variations of mesoporous TiO2 Sensitive Films during Humidity Sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Déjous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Sensors Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa HI, United States. pp.2136-2140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided SH-SAW toluene sensors with mesoporous silica sensitive coatings: Increased sensitivity through mesostructuration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Sensors Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa HI, United States. pp.369-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of microfluidic chamber architecture for Love wave immunosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mamani-Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Glasgow, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous thin films as versatile sensitive matrices on Love wave devices for fast sub-ppm vapor detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Solid-State Sensors, Actuators and microsystems (TRANSDUCERS'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Denver CO, United States. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous thin films as multipurpose sensitive layer for love wave devices: Applications to volatile organic compounds detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">215th Meeting of the ElectroChemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Francisco CA, United States. pp.1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escherichia Coli functionalized magnetic nanobeads as an ultrasensitive biosensor for heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Souiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.1027-1030, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2009.07.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile mesoporous sensitive films for Love wave devices: gas and humidity detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.QB17W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave devices combined with new PDMS microfluidic chips for biodetection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Destor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroMechanics Europe 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.B23 (ID171)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new PDMS microfluidic 3D-chip architecture to improve Love wave biosensing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Destor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Biosensing Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bristol, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Modifications of Love Acoustic Waves Sensors for Chemical and Biological Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Maghreb-Europe Meeting on Materials and Their Applications for Devices and Physical, Chemical and Biological Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat (MOROCCO), France. pp.750-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young's modulus characterisation of mesoporous titania films using Love wave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Roma, Italy. pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDMS (polydimethylsiloxane) microfluidic chip molding for Love wave biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Destor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBMicro 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Natal, Brazil. pp.319-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langasite based surface acoustic wave sensors for high temperature chemical detection in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.963-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdispositifs à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée " Puce à cellules " du GT BIOMEMS - GDR MicroNanoSystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs chimiques et biocapteurs - Dispositifs à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Club MicroCapteurs Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs chimiques et biocapteurs - Dispositifs à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Déjous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Club MicroCapteurs Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency microrheological measurements of PDMS fluids using SAW microfluidic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guirardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Eurosensors Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. accepté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ modification of semicarbazide surface of Love wave acoustic sensors for antibodies recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Eurosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. accepté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts par capillarité de films mésoporeux sur dispositifs à ondes acoustiques : application à la détection de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat, Maroc. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystèmes de détection chimique et biochimique à ondes acoustiques de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation du Pr. El Kari - Université Cadi Ayyad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic study of poly(ethylene glycol) solutions using a microfluidic Love wave sensor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guirardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Meeting on Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Columbus OH, United States. pp.XXX-XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux Films Monomoléculaires fonctionnalisés par des Fonctions Epoxyde : Application aux Biocapteurs à Ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat, Maroc. pp.A22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW sensors for chemical and biochemical detections: Principles and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario sobre sensores avanzados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of chimio- and biomembranes immobilization process using real-time SAW sensor platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Souiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Eurosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. accepté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New grafted self-assembled monolayers (SAMs) from long-chain organosilicon coupling agents possessing a glycidyl end-group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMC-MRS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Chongquing, China. pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocapteur à base de bactéries E. coli pour la detection des métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Souiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat, Maroc. pp.PII-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new densely-packed self-assembled monolayers (SAMs) containing glycidyl groups: Application to immunosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium on Organosilicon Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Jeju, South Korea. pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de surface de transducteurs acoustiques à ondes de Love: Applications à la détection chimique et biochimique en milieu liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat, Maroc. pp.PII-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW sensors for chemical and biochemical detections: Principles and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario sobre sensores avanzados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système microfluidique PDMS sur plateforme à ondes acoustiques : application à la mesure de viscosité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2, Capteurs acoustiques : développements récents et dernières applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système Microfluidique PDMS sur plateforme à ondes acoustiques : application à la mesure de viscosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2, Capteurs acoustiques : Développements récents et dernières applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New epoxysilane self-assembled monolayer for Love Wave biosensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de microsystèmes d'analyses des métaux dissous par ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2, Capteurs acoustiques : développements récents et dernières applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage de Microassemblage CNFM / IMS Bordeaux : réalisation de circuits hybrides et capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Debéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Dematos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2007, 6ème Colloque Sur Enseignement des Technologies et des Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapteur à ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2, Capteurs acoustiques : Développements récents et dernières applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Love Wave Sensor for Highly Viscous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guirardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles couches monomoléculaires autoassemblées possèdant des fonctions glycidyle greffées sur les surfaces de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM-CONCORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles couches monomoléculaires autoassemblées greffées possédant des fonctions glycidyle: application aux immunocapteurs à ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CMC2: Microcapteurs biologiques et leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme à ondes de Love pour la caractérisation de matériaux micro et nano structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Déjous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nancy, France. pp.343-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronique de conditionnement des microsystèmes résonants, étude de cas : ondes acoustiques et micropoutres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVème Journée CMC2, Interfaces de mesure et traitement des données pour les microcapteurs chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Bacteria Detection with Guided Shear Horizontal Surface Acoustic Immunosensing Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3as Jornadas de Encuentro Hispano Frances - Micro y Nano Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Bacteria Detection Using Love Wave Immunosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toronto, Canada. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Love-wave sensor based on periodically organised mesoporous materials: Elaboration, characterization, performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Meeting on Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Sensing Method For Rapid Detection Of Whole Bacteria With Love Acoustic Wave Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Meeting on Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Brescia, Italy. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme à Ondes Acoustiques de Surface Couplée à une Puce Microfluidique PDMS : Application à la Mesure de Fortes Viscosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Maghreb-Europe, Les Matériaux et leurs Applications aux Dispositifs et Capteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tunisie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Capteur Chimique au Multicapteur: le Nez Electronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Capteurs Chimiques et Biocapteurs, CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux films moléculaires sensibles pour l'élaboration d'un microsystème de détection rapide de biomolécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAJEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Balaruc-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux films moléculaires sensibles pour l'élaboration d'un microsystème de détection rapide de biomolécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAJEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Balaruc-les-bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection Rapide de Bactéries Vivantes par Immunocapteur à Ondes Acoustiques de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Maghreb-Europe, Les Matériaux et leurs Applications aux Dispositifs et Capteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tunisie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love-wave characterization platform for micro and nano processed thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Déjous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Vancouver, Canada. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of antibody binding on SiO2 Love wave sensor surface using (3-glycidoxypropyl)trimethoxysilane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de microsystèmes de détection chimique des métaux lourds par ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAJEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Balaruc-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Love wave platform with PDMS microfluidic chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guirardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Eurosensors Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sweden. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love-wave sensor coated with a mesoporous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">208th Meeting of the ElectroChemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical sensor data processing: drifts and influence of interfering species rejection. Application to Love Wave gas sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">208th Meeting of the ElectroChemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MADIX polymerization follow-up by viscosity sensing using Love-wave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methods to bind antibodies for biological detection using Love Wave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et réalisation d'un système biocapteurs à ondes de Love, application à la détection de toxines de virus ou de bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales U. Paris 6, ecole Polytechnique, DGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of menthol kinetic constants with Love-wave device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joanicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XIX,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d espèces biologiques en milieu liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love-wave acoustic sensors and silicon microcantilevers : a coupled approach to characterize polymer thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th symposium on microelectronics technology and devices SBMicro 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme portable de détection (bio)chimique temps réel à microstructures résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier CCT-CNES Microsystèmes pour applications embarquées : état des lieux, retour d'expérience, défis techniques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Wave Chemical Sensors: Design and Optimisation. Case of Organophosphorous Compounds Detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of polymer-coated Love-wave device: a method to characterize thin film in the radio frequency domain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SH-Surface Acoustic Wave Biosensors for Real Time Immunodetection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTEC'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.242-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Love-wave oscillator for low concentration chemical sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theoretical Study of Love Wave Sensors Mass Loading and Viscoelastic Sensitivity in Gas and Liquid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency thin film characterization with polymer-coated Love-wave sensor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Meeting on Chemical Sensors,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'espèces bactériologiques à l'aide de dispositifs à ondes élastiques (ondes de Love)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus des JSF 2003-Electronique, Télécommunications et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tunisie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided SH-SAW Chemical Sensors: a Solution to Improve Gravimetric Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustic Wave Sensor Workshop 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love-wave sensor platform optimization using numerical simulation of various multilayer structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled determination of gravimetric and viscoelastic effects on two resonant chemical sensors: love-wave and microcantilever platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodetector using acoustic devices: comparison between Love waves and QCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">203rd Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystèmes de détection chimique: ondes acoustiques, micropoutres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of GB and DMMP vapor detections using guided shear horizontal acoustic wave platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transducers'03, 12th International Conference on Solid-State Sensors, Actuators and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un microcapteur à ondes de Love pour la détection temps réel de virus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bezian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques Innovantes en Matière de Mesures dans l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love-Waves to improve chemical sensors sensitivity : theoretical and experimental comparison of acoustic modes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à ondes acoustiques dédiés à la détection chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodeur - Airodeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des microsystèmes à Bordeaux: du 1er au 3ème cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Device for Biosensing: Design of a Bacteriophage Model Using Love Acoustic Waves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Japon. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of GB and DMMP Vapors by Love-Wave Acoustic Sensors Using Strong Acidic fluoride Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Meeting on Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de bactériophages par un dispositif acoustique à ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Love Wave Devices for Biosensing: Effect of Antibody-Bacteriophage Grafting on the Acoustic Wave Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Meeting on Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of relative humidity on the performance of organophosphorus Love-wave sensors using functionalized polysiloxane with fluoride group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Organophosphorus Vapors (GB and DMMP) Using Polysiloxane Coated Love-Wave Sensors: Sensitivity and Interaction Mechanisms Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondes de Love : vers un microsystème de détection de traces en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les techniques innovantes dans l'analyse des polluants atmosphériques, Colloque organisé par APESA et Pôle Environnement Aquitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un microdétecteur de traces en temps réel utilisant les ondes élastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l'Electronique et de l'Informatique, ADEISO (Association pour le Développement de l'Electronique et de l'Informatique en Aquitaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs à ondes de Love pour la détection d'espèces chimiques ou biochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire en Instrumentation (C2I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Gas Flow on Love-Wave Chemical Sensors: Evaluation of Heat Losses Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromechanics Europe (MME'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Ireland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un microdétecteur de traces en temps réel utilisant les ondes élastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Micro et Nanotechnologies 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondes de Love : vers un microsystème de détection de traces en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Capteur au Microsystème pour la Détection de Composés Gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Analytical Method To Estimate The Influence Of Liquids Viscosity On Love Wave Chemical Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nez électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Thématique Capteurs Chimiques CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of mass-loading effects in Love waves chemical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conference on Sensors and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection en temps réel de composés par un système multicapteur utilisant des dispositifs à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cazaubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bordieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 6èmes Journées Européennes Agro-Industrie et Méthodes Statistiques (Agrostat 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un capteur à ondes de Love pour la détection d'espèces chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Franco-Tunisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Tunisie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of multilayer Love waves devices : evaluation of mass loading effects for (bio)chemical sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Frequency and Time Forum (EFTF'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave acoustic devices : potentialities for biological media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envirobiosens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portable multisensor acquisition unit for real time environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cazaubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envirobiosens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapor Detection with Polysiloxane Coated Love-wave Devices. Influence of Thin Film Viscoelastic Properties: Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Love waves chemical sensors to detect organophosphorus compounds : comparison to SAW devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Meeting on Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des ondes SH-APM à la réalisation de capteurs (bio)chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d Acoustique, Physique, Sous-marine et Ultra-sonore (VIèmes JAPSUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass sensitivity of SH-APM sensors : potentialities for organophosphorous vapors detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de composés à l'état de vapeur par dispositif à ondes acoustiques : système multicapteur autonome et portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cazaubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bordieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Formation Technologiques en Agro-alimentaire, organisées par Agrotec, Cellule Ingéniérie de Capteurs et Critt Agro-alimentaire d'Auch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs d'espèces (bio)chimiques à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e International Metrology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système multicapteur utilisant des dispositifs à ondes acoustiques pour la détection d'espèces (bio)chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum ADEMIS (Association pour le développement des Microtechnologies et l'Intégration des Systèmes), Semaine des Micro- et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of organophosphorus compounds with SAW sensors : swelling and plasticization effects of FPOL coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC'98 (9th International Conference on Modern Materials and Technologies), Solid-State Chemical and Biochemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Italy. pp.249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des capteurs SH-APM pour la détection de composés à l état de vapeur : résultats théoriques et expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADICA (Les matériaux et leurs applications aux dispositifs capteurs physiques, chimiques et biologiques), Journées Maghreb-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tunisie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la sensibilité à l effet de masse des capteurs SH-APM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire en Instrumentation (C2I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de composés organophosphorés par dispositifs à ondes acoustiques de surface (SAW) : étude de la sensibilité de polymères spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lipskier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADICA (Les matériaux et leurs applications aux dispositifs capteurs physiques, chimiques et biologiques), Journées Maghreb-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tunisie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de différents isomères du fluoropolyol pour la détection de composés organophosphorés à l aide de dispositifs à ondes acoustiques de surface (SAW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lipskier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire en Instrumentation (C2I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur de capteur à ondes acoustiques utilisant des polymères à empreintes moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lipskier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLCAP (Les matériaux pour les capteurs de pollution de l environnement : nouvelles perspectives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mass sensitivity of SH-APM sensors with Maple V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a formal mathematics software for SH-APM modelizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Poland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-compensated SH-APM sensors : new theoretical and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct printing photolithography for the realization of acoustic wave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Frequency and Time Forum (EFTF'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW organophosphorus sensors coated with fluoropolyol isomers : role of humidity and temperature on the sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lipskier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on solid-state sensors and actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW organophosphorus sensors coated with fluoropolyol isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Meeting (192nd Meeting of the Electrochemical Society and 48th Annual Meeting of International Society of Electrochemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à ondes acoustiques : application à la détection en milieux liquide et gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bordieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Chimie (SFC), Journées Scientifiques du 12° Salon du Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs de gaz à ondes élastiques de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques microondes et matériaux : applications industrielles, organisées par L'École Nationale Supérieure de Chimie et de Physique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of SH-APM delay-lines on quartz : design rules for (bio)chemical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Frequency and Time Forum (EFTF'96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, United Kingdom. pp.144-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic wave detection of organophosphorus compounds with fluoropolyol coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lipskier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à ondes acoustiques : application à la détection en milieux liquides et gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Forum National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs à ondes élastiques et leurs applications possibles en milieu biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les biocapteurs et leurs applications, Réseau Doctoral en Microtechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile surface acoustic waves system to characterize polymers for gas sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European School on Sensors (ESS'95), Industrial Applications of Sensors and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shear horizontal acoustic plate mode (SH-APM) sensor for biological media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Savart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface acoustic wave gas sensor : organophosphorous compounds detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting on Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Italy. pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs acoustiques à modes de plaque transverses horizontaux. Application à la détection en milieux liquides et gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire école du FIRTECH Grand Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flow sensor based on shear horizontal acoustic wave oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Hoummady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic wave devices to measure gas flow : comparison between surface acoustic wave (SAW) and shear horizontal acoustic plate mode (SH-APM) oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Hungary. pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic wave devices to measure gas flow : comparison between surface acoustic wave (SAW) and shear horizontal acoustic plate mode (SH-APM) oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Hungary. pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave chemical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hallil, H. Heidari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Sensors for Environmental and Medical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-IEEE Press, In press, IEEE Press Series on Sensors, 978-1-119-58734-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconjugated Quantum Dots in Rapid Detection of Water Microbial Load: An Emerging Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indu Pal Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joga Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatinder V. Yakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ram Prasad, Thirugnanasambandham Karchiyappan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Research in Nanosciences for Water Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.25-38, 2019, </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02381-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs, ces cinq sens de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l’avenir. L’ingénierie se met au vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.155-158, 2019, Chap.6: Les capteurs au service de l ’environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Microsensors to Promote Development of Innovative Therapeutic Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajagopalan Rukkumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatinder Vir Yakhmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D.Ficai, A.M. Grumezescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructures for Novel Therapy - Synthesis, Characterization and Applications, 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap.20, </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.539-566, 2017, Volume I: Novel Approaches, 9780323461429. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-46142-9.00020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Wave Characterization of Mesoporous Titania Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-H. Thomas and N. Yaakoubi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Sensors and Processing Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2014, 9781848216266. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119050612.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt des ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capteurs piézoélectriques - Développements et applications en milieux complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.81-103, 2013, Instrumentation Mesure Métrologie, 978-2-7462-4642-3. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.13.3-4-81-103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'oxyde de titane mésoporeux par ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation d'oxyde de titane mésoporeux par ondes de Love</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du capteur au diagnostic, Lavoisier, pp.27-44, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'élasticité de films minces par propagation d'ondes de Love: Application aux capteurs à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation de l'élasticité de films minces par propagation d'ondes de Love: Application aux capteurs à ondes acoustiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 - Les ondes en instrumentation (1-2), Lavoisier, pp.37-57, 2009, </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.9.1-2.37-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ménil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Ménil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcapteurs de gaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp. 71-96, 2008, traité "Electronique, Génie Electrique et Microsystèmes"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcapteurs de gaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.301-336, 2008, EGEM Microsystèmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ménil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Ménil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcapteurs de gaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp. 17-30, 2008, Traité "Electronique, Génie Electrique et Microsystèmes"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONDES / WAVES group: Wave-based Resonant (Bio)Chemical Microsensors towards Green Technologies and IoT Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEE Week 2017, IEEE CASS FRANCE CHAPTER AND GDR SOC2 WORKSHOP on Environmental impact of RF 5G communications and IoT growth : Towards Green Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONDES / WAVES group: Wave-based Resonant (Bio)Chemical Microsensors towards Green Technologies and IoT Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEE Week 2017, IEEE MTT-S FRANCE CHAPTER AND IEEE IM-S CHAPTER DAY On Instrumentation and Measurements for Microwave and Millimeter-wave Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-based Resonant Microsensors for Environmental and Health related Detection Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Day of GPU EnvironmentS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme frugale à ondes acoustiques pour la détection biochimique in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdene Gongi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://www.ville-sinnamary.fr/actualite/seminaire-la-maison-de-la-nature-devient-le-ciema/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-based resonant microsensors for environmental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS Bordeaux : Wave-based resonant microsensors for (bio)chemical detection, environmental and health related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS Bordeaux : Wave-based resonant microsensors for (bio)chemical detection, environmental and health related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW-based and other Resonant Biosensors, Environmental Health-related Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS Bordeaux: Wave-based resonant microsensors for chemical and biological detection, examples of environmental and health related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS Bordeaux: Wave-based resonant microsensors for chemical and biological detection, examples of environmental and health related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive Acoustic and Electromagnetic and optical transducers: Application for gas and bio-sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Réalisation de microsystèmes de détection chimique des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive microwave sensor for toxic vapor detection in an atmospheric environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Pieper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel RF Sensor on Paper for High sensitivity of Humidity and Volatile Organic Compounds (VOCs), Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IMS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IMS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IMS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de biocapteurs cellulaires pour la détection des métaux lourds dans l'eau, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Cohen-Bouhacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Rapport à mi-parcours (T0+18)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IMS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IMS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostréiculture et qualité de l'environnement du Bassin d'Arcachon &amp;quot;, volet &amp;quot; Suivi de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mamani-Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de biocapteurs cellulaires pour la détection des métaux lourds dans l'eau, Rapport Année 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Cohen-Bouhacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IMS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de biocapteurs cellulaires pour la détection des métaux lourds dans l'eau, Rapport Année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Cohen-Bouhacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lyon1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapteur à ondes de Love ultra-sensible pour la détection rapide de micro-organismes dans l'eau, visant la réalisation d'un dispositif d'alerte, Compte-rendu de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports scientifiques face à la problématique conchylicole du Bassin d'Arcachon, Volet Microcapteurs, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mamani-Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapteur à ondes de Love ultra-sensible pour la détection rapide de micro-organismes dans l'eau, visant la réalisation d'un dispositif d'alerte, Rapport semestriel d'activité n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapteur à ondes de Love ultra-sensible pour la détection rapide de micro-organismes dans l'eau, visant la réalisation d'un dispositif d'alerte, Rapport semestriel d'activité n°5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports scientifiques face à la problématique conchylicole du Bassin d'Arcachon, Volet Microcapteurs, Compte-rendu d'avancement des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mamani-Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapteur à ondes de Love ultra-sensible pour la détection rapide de micro-organismes dans l'eau, visant la réalisation d'un dispositif d'alerte, Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapteur à ondes de Love ultra-sensible pour la détection rapide de micro-organismes dans l'eau, visant la réalisation d'un dispositif d'alerte, Rapport semestriel d'activité n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapteur à ondes de Love ultra-sensible pour la détection rapide de micro-organismes dans l'eau, visant la réalisation d'un dispositif d'alerte, Rapport semestriel d'activité n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de microcapteurs à ondes acoustiques visant la biodétection rapide sur site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Sciences et Technologies - Bordeaux I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00401898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-based resonant microsensors for environmental applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Sustainable Development in Metropolitan Bordeaux, Bordeaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId821"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Dejous </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9004-7966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12080641X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-6083-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Corinne DEJOUS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986 Baccalauréat Scientifique Série C (Libourne-F)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 Diplôme d’Ingénieur en Électronique, ENSEIRB (École Nationale Supérieure d’Électronique, Informatique, Radiocommunications de Bordeaux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 DEA Électronique, Université Bordeaux 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 Doctorat, Université Bordeaux 1, Électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Habilitation à Diriger des Recherches (HDR) en Électronique, Université Bordeaux 1</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991-96 Moniteur puis Attaché Temporaire d’Enseignement et de Recherches, ENSEIRB, Talence France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-09 Maître de Conférences, Université Bordeaux 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-… Professeur des Universités, Institut Polytechnique de Bordeaux (Bordeaux INP/ENSEIRB-MATMECA)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience d’Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines principaux : Électronique générale, Instrumentation et Mesures, Capteurs - Microsystèmes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités récentes ou en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable d’unités et modules d’enseignement en Instrumentation (PH105-PH106, 2009-2013), Circuits et systèmes (EA118), Microsystèmes (ME2011), Technologies de microfabrication (UE SEE6-C) dont Micro- et nano-technologies (ME101) depuis 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable Relations Internationales, Département Électronique, Bordeaux INP/ENSEIRB-MATMECA (2009-2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur du Département par alternance en Systèmes Électroniques Embarqués (SEE), Bordeaux INP/ENSEIRB-MATMECA (depuis 2013)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Développement de microcapteurs chimiques et biologiques à ondes acoustiques de surface, intégration de l’électronique de contrôle et traitement des données associées. Étude de la propagation des ondes élastiques et de leur interaction avec un milieu adjacent liquide ou gazeux. Intégration de matériaux structurés innovants comme films de reconnaissance (polymères, hybrides, méso- nano-structurés, biomatériaux, etc.). Intégration avec des puces microfluidiques. Applications à la détection d’espèces chimiques ou biologiques et à la caractérisation dynamique de matériaux en films minces ou de fluides complexes à haute fréquence. Contributions récentes sur des microcapteurs RF et matériaux carbonés nanostructurés sur substrats flexibles, microrésonateurs optiques polymères et microfluidique digitale pour application à la détection environnementale. Sujet de recherche émergent sur des solutions de micro-énergie sans fil dont un projet de plateforme communicante pour implant biomédical.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principaux domaines d’applications : santé, environnement, énergie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces travaux de recherche sont menés au sein de l’équipe </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDA </w:t></w:r></w:hyperlink><w:hyperlink w:anchor="_ftn1" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[1]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystèmes de Détection à ondes Acoustiques et alternatives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> groupe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONDES </w:t></w:r></w:hyperlink><w:hyperlink w:anchor="_ftn2" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[2]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui vise des systèmes multiphysiques, multi-technologies, communicants et durables.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités récentes ou en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Animateur du volet de recherche sur les microcapteurs résonants pour application en milieu liquide, IMS (depuis 2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre élu du Conseil d’Unité IMS (depuis 2007), Membre invité du Conseil Scientifique de IMS (depuis 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du groupe Microsystèmes puis </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réunion des groupes Matériaux et Microsystèmes de IMS en 2015 (depuis 2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du GPU « Environnements » (un des 4 grands projets d’unité IMS, depuis 2016)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink w:anchor="_ftnref1" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[1]</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ims-bordeaux.fr/fr/recherche/groupes-recherche/55-ondes/mda/38-MDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink w:anchor="_ftnref2" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[2]</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ims-bordeaux.fr/fr/recherche/groupes-recherche/30-ondes/11-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an understanding of microalgae EPS-based selectivity and binding mechanisms for trace metal ions using Love wave acoustic and voltammetric sensors in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houneida Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (3), pp.2149-2166. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5RA08673F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HBPEI-Silane-based flexible microwave sensor for selective outdoor CO₂ monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annesha Mazumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 459, pp.139858. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2026.139858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirelessly Powered Battery-Free Sensing Nodes for Internet of Things Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Shetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (7), pp.26-46. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2024.3488593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Love wave sensor based on algal polymers for the detection of mercury in French Guiana waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdene Gongi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.21784. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-99494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging bioelectrochemical transducer and antenna functions for continuous monitoring in biological tissues: an innovative volume-saving strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Trocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Pérez-Nicoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 290, pp.117970. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2025.117970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements sur les enjeux environnementaux et les impacts du numérique dans une école d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM Modeling Strategies: Application to Mechanical and Dielectric Sensitivities of Love Wave Devices in Liquid Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asawari Choudhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sebeloue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Exploring the Sensing Potential of Acoustic Wave Devices, 24 (10), pp.2976. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24102976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Wave acoustic sensors behavior in complex liquids. Multiparameter sensing using acoustic and electrical signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Choudhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sebeloue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (14), pp.22300 - 22306. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3401452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of calibration strategies for a high sensitivity RF humidity sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (8), pp.13518 - 13529. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3367594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wireless motion sensor operating down to -28dBm energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yero Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2024.3374648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Outdoor Humidity Monitoring Using Epoxybutane Polyethyleneimine in a Flexible Microwave Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekhar Shinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors11010016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of a New Heavy Metal Sensor Functionalized by Extracellular Polymeric Substances Isolated from a Tunisian Thermophilic Microalga Strain Graesiella sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdene Gongi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (2(803)), pp.17. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23020803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and Applications of Surface and Bulk Acoustic Wave Devices: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Micro/Nano Resonators, Actuators, and Their Applications, 14(43), pp.21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi14010043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidly Mounted Resonators with Ultra‐High Operating Frequencies Based on 3R‐MoS2 Atomic Flakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifan Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (29), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202300104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical sensor based on a novel capacitive microwave flexible transducer with polymer nanocomposite-carbon nanotube sensitive film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-018-4099-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Circuit Models for SAW Delay Line Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10p. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3172604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral measurements with hybrid LMR and SAW platform for dual parameter sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio del Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Corres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147 (23), pp.5477-5485. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2AN01371A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours CUBE2020 et réduction de l’impact environnemental du laboratoire IMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.6. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20222029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive resonant sensors: trends and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hage-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional protocol for SAW sensor: multi-physic response enrichment in liquid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sébéloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 10p. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3094299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real‐time Conversion of Electrochemical Currents into Fluorescence Signals Using 8‐Hydroxypyrene‐1,3,6‐trisulfonic Acid (HPTS) and Amplex Red as Fluorogenic Reporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia A Djoumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (12), pp.2298-2307. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202100517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors for diagnosis of prostate cancer: Looking beyond the prostate specific antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari Krishnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.112790. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2020.112790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting of the physico-chemical properties of polyelectrolyte multilayers for a fine tuning of the immobilization of bacteria or nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mathelié-Guinlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moroté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Kahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 713, pp.138345. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Acoustic Wave Platform Deployment in the Amazon River: Impact of the Water Sample on the Love Wave Sensor Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.72. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20010072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless In vivo Biofuel Cell Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Trocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Carucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Sindhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.25-34. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JERM.2020.2998325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Reflection Amplifier for Widespread Backscatter Internet-of-Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karan Gumber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2020.3038222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous titania-coated biosensor and FEM model design for highly sensitive detection of low molecular weight targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Ouelhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8p. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JERM.2018.2880883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of imprinted hydrogel microbeads by inverse Pickering emulsion to controlled release of adenosine 5′‑monophosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porkodi Kadhirvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.254-263. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.03.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach to predict maximal sensitivity of microring resonators for absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (21), pp.5500 - 5506. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2019.2938040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential passive microwave planar resonator-based sensor for chemical particle detection in polluted environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Pieper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (4), pp.1346-1353. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2018.2881487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting any Faradaic Current Generated at an Electrode under Potentiostatic Control into a Remote Fluorescence Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Djoumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.6775-6782. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b00851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNT-Based Inkjet-Printed RF Gas Sensor: Modification of Substrate Properties during the Fabrication Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.1768. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19081768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs monitoring using differential microwave capacitive resonant transducer and conductive PEDOT:PSS-MWCNTs nanocomposite film for environmental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil-Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2018.2828302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided SH-SAW sensor based on DWNTs sensitive material for VOCs and humidity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29292/jics.v13i3.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct patterning of polymer optical periodic nanostructures on CYTOP for visible light waveguiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.21 - 29. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave flexible gas sensor based on polymer multi wall carbon nanotubes sensitive layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 249, pp.708-714. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2017.04.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Gas Sensor Based on a Flexible Capacitive Microwave Transducer Associated with a Sensitive Carbon Composite Polymer Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc L Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Proceedings of Eurosensors 2017, 1 (4), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1040439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Mechanical properties of Inkjet-Printed graphene oxide nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214 (3), pp.1600492. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201600492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Acoustic Wave-Based Devices and Molecularly-Imprinted Polymers as Versatile Sensors for Electronic Nose or Tongue for Cancer Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.915. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16060915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkjet – printed graphene oxide thin layers on Love wave devices for humidity and vapor Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Deligeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (21), pp.7620 - 7627. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2600269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Acoustic Wave-Based Devices and Molecularly-Imprinted Polymers as Versatile Sensors for Electronic Nose or Tongue for Cancer Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.915. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16060915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop-casted Graphene Oxide Love Wave sensor for detection of humidity and VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Deligeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermenegildo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a polymer optical microring resonator for hexavalent chromium sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 209, pp.1049-1056. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2014.11.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitive mesoporous TiO2-coated Love wave device for heavy metal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moroté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Grauby-Heywang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.162-170. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2013.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of urinary modified nucleosides by a bulk acoustic wave MIP sensor - Results and future work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Krstulja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie de Schutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (2), pp.66-71. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Wave Sensor Based on Thin Film Molecularly Imprinted Polymer: Study of VOCs Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.118-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Bio-inspired Microsensor Based On Microfluidic / Bacteria / Love Wave Hybrid Structure For Continuous Control Of Heavy Metals Toxicity In Liquid Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moroté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Grauby-Heywang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.278-284. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2014.01.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of gaseous compounds adsorption with a Love wave sensor based on molecularly imprinted polymer thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 149 (2), pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic, electrochemical and microscopic characterization of interaction of Arthrospira platensis biofilm and heavy metal ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadèje Tekaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissèm Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.609-619. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of bacteriophages in dynamic mode using a Love-wave immunosensor with microfluidics technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Matatagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fontecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Esquivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 185, pp.218-224. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2013.04.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleosides analogs recognition by Molecularly Imprinted Polymer- coated Love wave sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Krstulja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.563-566. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mnl.2013.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave biosensor for real-time detection of okadaic acid as DSP phycotoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mamani-Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170, pp.122-128. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Wave Characterization of the Shear Modulus Variations of Mesoporous Sensitive Films During Vapor Sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.1442-1449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3-D nano-assembly bacteria based biosensor for enhanced detection of heavy metal pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Souiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (7A), pp.936-950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Sensitivity of Love Wave Delay-Lines for Heavy Metal Detection through the Deposition of a Mesoporous TiO2 Coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (1), pp.337-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesostructured TiO2 and SiO2 as high specific surface area coatings for vapour Love wave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2011.1611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave bacterial biosensors and microfluidic network for detection of heavy metal toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Destor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (2), pp.816-818. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2011.1621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langasite based Surface Acoustic Wave Sensors for High Temperature Chemical Detection in Harsh Environment: Design of the Transducers and Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (2), pp.510-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie douce route to novel acoustic waveguides based on biphenylene-bridged silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël A. Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.14581-14586. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1JM11866H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDMS (Polydimethylsiloxane) Microfluidic Chip Molding for Love Wave Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Destor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3183735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave bacteria-based sensor for the detection of heavy metal toxicity in liquid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.1723-1726. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2010.07.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency microrheological measurements of PDMS fluids using SAW microfluidic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guirardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 144 (2), pp.467-471. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2009.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular weight influence study of aqueous poly(ethylene glycol) solutions with a microfluidic Love wave sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guirardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 144 (1), pp.318-322. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2009.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel optimized biofunctional surfaces for Love mode surface acoustic wave based immunosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 146 (1), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous coated films on Love wave acoustic devices for gas detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (5), pp.984-988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and grafting of a thiourea-based chelating agent on SH-SAW transducers for the preparation of thin films sensitive to heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (3), pp.823-830. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2008.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route to smooth silica-based surfaces decorated with novel self-assembled monolayers (SAMs) containing glycidyl-terminated very long hydrocarbon chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Déjous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (10), pp.5526-5535. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la804088d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Modifications of Love Acoustic Waves Sensors for Chemical and Biological Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Déjous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.750-756. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave immunosensor for antibody recognition using an innovative semicarbazide surface functionnalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 140, pp.616-622. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2009.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipurpose Love acoustic wave immunosensor for bacteria, virus or proteins detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBM RBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (2-3), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmret.2007.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microfluidic surface acoustic wave sensor platform: Application to high viscosity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (5-6), pp.759-764. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Love wave platform with PDMS microfluidic chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guirardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 142 (1), pp.160-165. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Love Wave Immunosensor For Whole E. coli Bacteria Detection Using An Innovative Two Steps Immobilisation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.2145-2150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High viscosity sensing using a love wave acoustic platform combined with a PDMS microfluidic chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guirardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of menthol kinetic constants with Love-wave device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joanicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118, pp.368-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled determination of gravimetric and elastic effects on two resonant chemical sensors: Love wave and microcantilever platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52, pp.297-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency thin film characterization with polymer-coated Love-wave sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 108, pp.917-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of GB and DMMP vapors by Love-Wave acoustic sensors using strong acidic fluoride polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.479-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time device for biosensing: design of a bacteriophage model using love acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.755-763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur l'introduction de l'enseignement des microsystèmes dans les différentes filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of acoustic Love wave devices for real time bacteriophage detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic analysis of Love wave sensors responses: applications to organophosphorus compounds in dry and wet air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 95, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Love wave gas sensor coated with functionalized polysiloxane for sensing organophosphorus compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76, pp.1. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-4005(01)00578-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass sensitivity of SH-APM sensors : potentialities for organophosphorous vapors detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 68, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mass sensitivity of SH-APM sensors with MapleV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 76, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a formal mathematics software for SH-APM sensor modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 67, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of fluoropolyol isomers as SAW microsensor coatings : role of humidity and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lipskier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic wave detection of organophosphorus compounds with fluoropolyol coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lipskier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface acoustic wave gas sensor : detection of organophosphorus compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 24, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shear horizontal acoustic plate mode (SH-APM) sensor for biological media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Savart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic wave devices to measure gas flow : comparison between surface acoustic wave (SAW) and shear horizontal acoustic plate mode (SH-APM) oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for determining at least one datum corresponding to a measurement of a characteristic of a medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2020/007975. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantable system, communication system and associated method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Trocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019025379A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système implantable de communication et d'interface électrique au contact avec les tissus biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Trocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1901114. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détermination d’au moins une donnée correspondant à une mesure d’une caractéristique d’un médium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: BFF 18P0467-MOM. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système implantable, système de communication et procédé associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Trocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1757328. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de surveillance autonome, en continu et in situ de la qualité d'une eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2878622. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de la variation de masse d'un système chimique, procédé de criblage comprenant un tel procédé de détermination et installation correspondante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joanicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2887631. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (277)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodulation Based Non-linear Behavior Prediction Towards Electronic Waste Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Vigneras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Microwave Association, Sep 2025, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring of Reusable Launch System using Endovibrator-Type wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kuakuvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barnoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ZeroPower DC voltage-to-RF impedance converter enabling sustainable & frugal wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave acoustic sensor as a multisensing device in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asawari Choudhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sebeloue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Sadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 38th Symposium on Microelectronics Technology and Devices (SBMicro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://chiponthecliffs2024.cear.ufpb.br/sbmicro, Sep 2024, Joao Pessoa, Brazil. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBMicro64348.2024.10673860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel Diode-based Harmonic Backscatter Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karan Gumber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of optimisation in modelling and design of solidly mounted resonator (SMR) by using Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Pont-a-Mousson, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP56576.2022.9911747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours CUBE2020 et réduction de l'impact environnemental du laboratoire IMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Valenciennes (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting an electrochemical current into a fluorescence signal, a new strategy for the high sensitive detection of electron transfer events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Djoumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Instrumentation &amp; Measurement Technology Conference - IEEE I2MTC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual Event, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Resonant Sensors: Trends and Future Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hage-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2022, Session Invited Journal Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dallas, Texas, United States. pp.12618 - 12632, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an Equivalent Circuit Model for Simulation of Surface Acoustic Wave Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael C. O. Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyson A. N. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo C. S. Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 5th International Symposium on Instrumentation Systems, Circuits and Transducers (INSCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Campinas, Brazil. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INSCIT49950.2021.9557258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Negative Resistance-based Harmonic Backscatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karan Gumber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium (IMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Los Angeles, California, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and experimental propagation of guided waves in a phantom bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Somoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2020 – 15ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation & experimental propagation of guided waves in bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Somoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1877-1877, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dual RF sensor in gas detection and humidity influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cloutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of guided waves in bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Somoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference (AFPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Surrey, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Love wave and Impedance-based Sensor:Response Enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sébéloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Linguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological process effects on SAW sensors devices characteristics and FEM estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.1-4/C2P-J-5, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et élaboration d’un microcapteur de biomolécule en milieu liquide couplant onde de Love et matrice poreuse fonctionnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sébéloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Linguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2 « Nanomatériaux, Microcapteurs, Objets communicants : Application à la santé et au bien-être »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club MicroCapteurs Chimiques, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and design of a Love Wave sensor device at 433 MHz by Finite Element Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sébéloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Linguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Instrumentation Systems, Circuits and Transducers (INSCIT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Love wave sensing with mesoporous thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34st Symposium on Microelectronics Technology and Devices (SBMicro 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des capteurs à ondes acoustiques pour la détection environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE France Sensors Chapter Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du procédé de fabrication par impression jet d’encre sur les propriétés diélectriques d’un substrat papier photo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive transducers for bio and Gas-Sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics society Singapore (IPS) Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart sensors for bio and chemical-sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Univ. &amp; Tokyo Univ. Workshop on Micro and nano-technologies for neuroscience, applied chemistry, and material characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant-wave based chemical microsensors for environmental pollutant monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on Recent Advances in Sensors for Human Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pt. Ravishankar Shukla University, Chhattisgarh, Nov 2019, Raipur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modelling optimization of porous matrix-based surface acoustic wave microsensors for environmental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th NAMIS: An International Research Network on nano and Micro System Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les capteurs au service de l’environnement »: Le capteur, de la grandeur au signal. Exemples d'application à la détection de polluants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingénierie verte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSIS CNRS, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modelling design and optimization of Love Wave mesoporous tranducers for biochemical detection in liquid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Instrumentation Systems, Circuits and Transducers (INSCIT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bento Gonçalves, Rio Grande do Sul, Brazil. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INSCIT.2018.8546720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystèmes de détection précoce de biomarqueurs et de suivi de thérapies - Communication sans fil avec bioimplant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop ONCOSTIM – S&amp;T pour l’Oncologie en Région Nouvelle Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic wave sensors for biochemical sensing. Perspectives for in situ measurements in amazon river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Instrumentation Systems, Circuits and Transducers (INSCIT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bento Gonçalves, Rio Grande do Sul, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modelling and Computational Analysis of Mechanical Properties of Carbon Composite-Based Love Wave Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart transducers for bio and gas-sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Univ. &amp; Tokyo Univ. Workshop on Micro and nano-technologies for neuroscience, applied chemistry, and material characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS Bordeaux: wave-based and printed micro-transducers for environmental and health-related applications, new insights towards the digital world and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE France Sensors Chapter Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minicurso 1 : Acoustic wave sensors for biochemical sensing: from laboratory to in situ measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Workshop Guyamazon: Tecnologias para Aquisição de Dados dos Solos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, São Luís, Maranhão, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicron polymer optical waveguides on CYTOP for visible range operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oyhenart Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPTRODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Q Implantable Resonator for Wireless Power Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Trocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hemour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Microwave Biomedical Conference (IMBioC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. pp.46-48, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMBIOC.2018.8428887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote: From waves and nanotechnologies to smart microsystems for chemical and biological transduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth International Conference on Nanotechnology Applications, Advances and Innovations (NANOCON 018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pune, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes optiques intégrés à base de polymères nanostructurés pour la détection en milieu liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Power Transfer Link for RFID Telemetry System Applied to Laboratory Rodent Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Trocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chassande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Transfer Conference (WPTC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPT.2018.8639431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un capteur chimique à partir d’un transducteur micro-ondes capacitif flexible innovant et de composites carbonés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical gas sensor based on a novel capacitive microwave flexible transducer and composite polymer carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2017), IEEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. session - Microfluidics, Bio &amp; Chemical sensors, 4 p., </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2017.7984509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave devices coated with TiO2 porous sensitive layer for direct detection of small molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Ouelhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd edition Transfrontier Meeting Sensors and Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive microwave sensor for toxic vapor detection in an atmospheric environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Pieper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nanostructured DWNT-based Surface Acoustic Wave Sensor for VOCs Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Metastable, Amorphous and Nanostructured Materials (ISMANAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SH-SAW VOCs sensor based on ink-jet printed MWNTs / polymer nanocomposite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Pieper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Olçomendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited talk: CArbon and Microwave-based Ultrasensitive gas Sensors (CAMUS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, SIngapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive microwave resonator printed on a paper substrate for CNT based gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium (IMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW Chemical Microsensors based on Nanostructured Carbon-based Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Thin Films (ICTF17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs monitoring using microwave capacitive resonator and conductive polymer – MWCNTs nanocomposites for environmental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous Titania-Coated Love Wave Sensors and FEM Model Applied to Viscosity Micro-Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Ouelhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs à ondes acoustiques pour la détection environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Observatoire Aquitain des Sciences de l'Univers (OASU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave gas sensor based on DWNTs sensitive material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Symposium on Microelectronics Technology and Devices (SBMicro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Fortaleza - Ceará, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling patterning of polymer optical devices working at visible wavelength using thermal nano-imprint lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Conference Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composant optofluidique polymère pour la détection de polluants dans l’eau (COPDepol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défi Instrumentation aux limites, Colloque de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre les populations locales actrices de la surveillance de leur environnement. Cas de capteurs de suivi de la qualité de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective Surfaces et Interfaces Continentales et Ecosphère: Quelles priorités pour la recherche?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies as a Key Issue for Microsensors: Example of wave-based resonant devices for (bio)chemical detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Nanoscience &amp; Nanotechnology (ICFNN-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sastra University, Feb 2017, Thanjavur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW-based and other Resonant Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-Conference Workshop on Regulatory Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Chandigarh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanomaterial sensitive layer based passive flexible gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Paragua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Meeting on Chemical Sensors (IMCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced properties of Love wave microsensors with Inkjet-Printed graphene oxide layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-carbon nanotubes composite sensitive film and flexible paper substrate based VOC vapor sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Tasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Franco-Spanish workshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur à ondes à Acoustiques à haute sensibilité pour la détection de traces. Cas des cyanotoxines et du glyphosate : Perspectives d’une coopération Franco brésilienne pour la surveillance des milieux Amazoniens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperation, scientific research and public policies for a sustainable development in Amazonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Belem, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of polymer-on-glass optical sensors for environmental pollutants detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque UMI-LN2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Orfaord, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkjet printed flexible microwave sensor based on carbon materials sensitive layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Franco-Spanish Workshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Love wave sensors based on graphene oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Meeting on Chemical Sensors (IMCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time study of adenosine-5’ monophosphate adsorption with a Love wave sensor based on molecularly imprinted polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Krstulja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Molecular Imprinting (MIP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lund, Sweden. pp.P2-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Sensor Technology: Emphasis On Wave-Based (Bio) Chemical Micro sensors and Bio-Sensors and their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Microfluidics, Biochemical &amp; SAW Sensors For Human Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant wave-based microsensors for environmental and health related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Franco-Spanish Workshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of polymer-on-glass grating couplers for biosensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroregional Campus of International Excellence Euskampus – Bordeaux, 2nd workshop « Laser &amp; Photonics »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of polymer-on-glass grating couplers for biosensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional model for a graphene guided SH-SAW sensor using Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Technology and Devices (SBMicro 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of polymer-on-glass optical sensors for environmental pollutants detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Franco-Spanish Workshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the association of porous sensitive layers and Love wave transducers for direct detection of algal toxins Potentialities of the association of porous sensitive layers and Love wave transducers for direct detection of algal toxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Harmful Algae (ICHA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florianopolis, Santa Catarina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel SAW gas sensor based on graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Deligeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermenegildo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Technology and Devices (SBMicro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Salvador, Brazil. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBMicro.2015.7298140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkjet – Printed graphene layer by layer on SAW devices for gas detection applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Deligeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORS, 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital microfluidic system incorporating optical ring resonator for trace-level hexavalent chromium ions detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2 « Intégration du Matériau au Système de détection chimique résonant »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time VOCs and humidity monitoring based on ultrasensitive Graphene - SAW devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Deligeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermenegildo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2 « Intégration du Matériau au Système de détection chimique résonant »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for gas sensing by means of surface acoustic wave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Seminar on Organic Semiconductor Gas Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITODYS, Universite Paris Diderot, Paris; Bhabha Atomic Research Centre, Trombay, Mumbai, Feb 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel SH-SAW gas sensor based on graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Deligeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermenegildo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 9517, Smart Sensors, Actuators, and MEMS VII; and Cyber Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2178260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital microfluidic system incorporating optical ring resonator for trace-level hexavalent chromium ions Cr(VI) detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 èmes Journées Nationales du Réseau Doctoral en Micro - nanoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et simulation d’un micro-capteur à ondes de Love par éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPCNFM 2014 – 13e journées pédagogiques du CNFM (Coordination nationale pour la formation en micro-électronique et en nanotechnologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coordination nationale pour la formation en micro-électronique et en nanotechnologies, Nov 2014, Saint Malo, France. pp.2006, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2015018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Acoustic Wave Devices to Probe Thin Films and Complex Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Condensed Matter &amp; Applied Physics (ICC-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bikaner, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive Acoustic transducer: Application for gas and bio-sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th NAMIS: An International Research Network on nano and Micro System Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ink-jet printed flexible gas sensors based on electromagnetic transduction and carbon materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un capteur de gaz à transduction électromagnétique à base de nanostructures carbonées sur substrat flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes (JNM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel metal ions sensor using uncoated polymer optical microring resonator for environmental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Béchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium LAPHIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time detection of nucleosides analogs in liquid medium with molecularly imprinted polymer coated Love wave sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Meeting on Chemical Sensors (IMCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer photonic sensor for integration in a digital microfluidic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Béchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADICA 2014 (9èmes Journées Maghreb-Europe, Les Matériaux et leurs Applications aux Dispositifs et Capteurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecularly imprinted polymer coated Love wave sensor for real time detection of nucleosides analogs in liquid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and validation of physicochemical parameters optimized for multilayered polyelectrolyte film deposition by AFM and Love wave, QCM-D and electrochemical sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moroté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Grauby-Heywang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADICA 2014 (9èmes Journées Maghreb-Europe, Les Matériaux et leurs Applications aux Dispositifs et Capteurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave devices for physico-chemical and biological microsensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piezoelectric Micro and Nano Structures and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating optical ring resonator in electrowetting on dielectric digital microfluidic chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Conference on Optical Chemical Sensors &amp; Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Athens, Greece. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et simulation d’un micro-capteur à ondes de Love par éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleosides analogs recognition by Molecularly Imprinted Polymer- coated Love wave sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Symposium on Microelectronics Technology and Devices (SBMicro 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Curitiba, Brazil. pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a Love wave sensor to thin film molecularly imprinted polymers for nucleosides analogs detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kristulja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Conference on Nano/Micro Engineered and Molecular Systems (IEEE NEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Suzhou, China. pp.550-553, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMS.2013.6559790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs à l'IMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CAP'TRONIC " Capteurs de demain "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience d'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentation du RTB-LAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR MNS-MNF, axe Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave sensor based on thin film molecularly imprinted polymer : MIP layer morphology and nucleosides analogs detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Baltimore, United States. ID 7218, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SH-SAW Sensing System based on thin film molecularly imprinted polymer: Study of Volatile organic compounds adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Symposium on Microelectronics Technology and Devices (SBMicro 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Curitiba, Brazil. pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par AFM d'un biofilm à base de Spiruline - effet des métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadèje Tekaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum 2012 des Microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, St Jacut de la Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave device for real-time monitoring of pollutant degradation through photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.927-929, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/P1.2.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Spirulina Platensis-Based Love Wave Microsensor for the Detection of Heavy Metal in Liquid Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadèje Tekaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBMicro 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Brasilia, Brazil. pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage de microassemblage Pôle CNFM de Bordeaux / IMS Bordeaux : réalisation de circuits hybrides et capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Debéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Acoustic Wave sensing of heavy metals using E. coli biofilms as bioreceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sensors 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS - L'ingénierie pour la santé, volet &amp;quot;Microcapteurs pour la santé, l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique IPB "Recherche et transfert dans le domaine des TIC pour la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association d'un capteur à ondes de Love à une couche sensible de polymère à empreintes moléculaires (MIP) pour la détection de nucléotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique IPB "Recherche et transfert dans le domaine des TIC pour la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous TiO2 Coating for Increased Sensitivity of Love Wave Delay-Lines for Heavy Metal Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.344-347, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/4.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a Love wave sensor and thin film of molecularly imprinted polymers for nucleotide detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Krstulja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique NAMIS (International Research Group -Nano Micro Systems-)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized biosensing interface of bacteria-based microsensor for heavy metals detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced bio-inspired microsensor based on microfluidic / bacteria / Love wave hybrid structure for continuous control of heavy metals toxicity in liquid medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecularly imprinted polymer thin film applied to a Love wave sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique NAMIS (International Research Group -Nano Micro Systems-)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Spirulina Platensis-Based Love Wave Microsensor for the Detection of Heavy Metal Toxicity in Liquid Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadèje Tekaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cancun, Mexico. paper n°406, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of physicochemical parameters of a multilayered polyelectrolyte film deposition with Love wave and AFM for bacteria based detection of heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.1372-1375, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/P2.1.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of gaseous compounds adsorption with a Love wave sensor based on molecularly imprinted polymer thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Lebal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave sensors and micro fluidic network for biochemical detection: applications to heavy metals and micro-organisms in liquid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Symposium on Sensors Technologies and Systems, IFCPAR/CEFIPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, New Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous TiO2 Sensitive Films for Love Wave Humidity Detection: Origins of Stress Release Induced by Sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/2.4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocapteur temps réel ultrasensible à base de bactéries pour la détection de métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR MNS-MNF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDMS Microfluidic Chips Combined to SAW Biosensors for Ultra-Fast Biodetection of Antibodies and E. Coli Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Love-wave Immunosensor with Microfluidic Technology to Detect Phages in Dynamic Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Matatagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fontecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.892-895, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/P1.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Spirulina biofilm for in-situ heavy metals detection with microfluidic-acoustic sensor and AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadèje Tekaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.92-95, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/1.2.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d'un biocapteur acoustique à base de bactéries pour la détection des métaux lourds - Etude par ondes de Love et par AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum 2012 des Microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, St Jacut de la Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs à ondes acoustiques de surface, applications à la détection chimique et biologique et à la caractérisation de films minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Surfaces et interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapteur à ondes de Love ultra-sensible pour la détection rapide de micro-organismes dans l'eau, visant la réalisation d'un dispositif d'alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ecotechnologies, Production Durable et Technologies de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From chemical or biochemical microsensors to fast detection systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3-D nano-assembly bacteria based biosensor for enhanced detection of heavy metal pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Souiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Biosensors for Food Safety and Environmental Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ouarzazate, Morocco. O-10, p31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Sensitivity of Love Wave Delay-Lines for Heavy Metal Detection through the Deposition of a Mesoporous TiO2 Coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Symposium on Microelectronics Technology and Devices (SBMicro 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, João Pessoa, Brazil. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un capteur à base de bactéries pour la detection de métaux lourds par des mesures acoustiques et AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Cohen-Bouhacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum 2011 des Microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par AFM de membranes de polyélectrolytes et de leur influence sur l'immobilisation de bactéries à la surface d'un capteur acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Cohen-Bouhacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général de la SFP, colloque SFP2011-9 Physique et vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transduction piézoélectrique (SAW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Club MicroCapteurs Chimiques: Capteurs Chimiques et Biocapteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un biocapteur à ondes de Love pour la détection des méteaux lourds en micro flux continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Gestion de l'Eau, défi du XXIième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, LImoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une plateforme de transduction à ondes acoustiques de surface en environnement microfluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano Fluidique et du Club Micro capteurs Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased sensitivity of Love wave delay-lines for polyelectrolyte multilayers through the deposition of a mesoporous TiO2 coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tabarka, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated High Temperature Langasite Acoustic Platform for Harsh Environment Chemical Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2010 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave bacterial biosensors for the detection of heavy metal toxicity in liquid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Glasgow, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From milli- to microfluidic PDMS 3D-chips for enhanced Love wave biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Destor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Perth, Australia. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nanostructured porous TiO2 and SiO2 thin films as high specific surface area coatings for high sensitivity VOC Love wave (guided SH-SAW) sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave bacterial biosensors and microfluidic network for detection of heavy metal toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Perth, Australia. pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'oxyde de titane mésoporeux par ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2I'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Love wave biosensors combined with PDMS microfluidic chips by using PEG viscoelastic properties for bacteria detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Glasgow, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme à Ondes de Love (Guided SH-SAW) à Couche Sensible Mésoporeuse pour la Détection de Composés Chimiques à l'Etat de Vapeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection temps réel de l'acide okadaïque comme phycotoxine diarrhéique (DSP) par biocapteur à ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mamani-Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tabarka, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Club MicroCapteurs Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tabarka, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave biosensor for real-time detection of okadaic acid as DSP phycotoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mamani-Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Linz, Austria. pp.831-834, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave sensor and AFM for the characterization of polyelectrolyte multilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Omar-Aouled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Cohen-Bouhacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tabarka, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ondes de Love pour sonder le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Institut de Physique Fondamentale « La Physique et le Vivant »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided SH-SAW characterization of elasticity variations of mesoporous TiO2 Sensitive Films during Humidity Sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Déjous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Sensors Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa HI, United States. pp.2136-2140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided SH-SAW toluene sensors with mesoporous silica sensitive coatings: Increased sensitivity through mesostructuration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Sensors Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa HI, United States. pp.369-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of microfluidic chamber architecture for Love wave immunosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mamani-Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Glasgow, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous thin films as versatile sensitive matrices on Love wave devices for fast sub-ppm vapor detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Solid-State Sensors, Actuators and microsystems (TRANSDUCERS'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Denver CO, United States. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous thin films as multipurpose sensitive layer for love wave devices: Applications to volatile organic compounds detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">215th Meeting of the ElectroChemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Francisco CA, United States. pp.1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile mesoporous sensitive films for Love wave devices: gas and humidity detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.QB17W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave devices combined with new PDMS microfluidic chips for biodetection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Destor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroMechanics Europe 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.B23 (ID171)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escherichia Coli functionalized magnetic nanobeads as an ultrasensitive biosensor for heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Souiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.1027-1030, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2009.07.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new PDMS microfluidic 3D-chip architecture to improve Love wave biosensing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Destor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Biosensing Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bristol, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Modifications of Love Acoustic Waves Sensors for Chemical and Biological Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Maghreb-Europe Meeting on Materials and Their Applications for Devices and Physical, Chemical and Biological Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat (MOROCCO), France. pp.750-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young's modulus characterisation of mesoporous titania films using Love wave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Roma, Italy. pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDMS (polydimethylsiloxane) microfluidic chip molding for Love wave biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Destor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBMicro 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Natal, Brazil. pp.319-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langasite based surface acoustic wave sensors for high temperature chemical detection in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.963-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdispositifs à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée " Puce à cellules " du GT BIOMEMS - GDR MicroNanoSystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ modification of semicarbazide surface of Love wave acoustic sensors for antibodies recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Eurosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. accepté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency microrheological measurements of PDMS fluids using SAW microfluidic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guirardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Eurosensors Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. accepté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs chimiques et biocapteurs - Dispositifs à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Déjous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Club MicroCapteurs Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs chimiques et biocapteurs - Dispositifs à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Club MicroCapteurs Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts par capillarité de films mésoporeux sur dispositifs à ondes acoustiques : application à la détection de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat, Maroc. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW sensors for chemical and biochemical detections: Principles and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario sobre sensores avanzados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic study of poly(ethylene glycol) solutions using a microfluidic Love wave sensor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guirardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Meeting on Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Columbus OH, United States. pp.XXX-XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux Films Monomoléculaires fonctionnalisés par des Fonctions Epoxyde : Application aux Biocapteurs à Ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat, Maroc. pp.A22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystèmes de détection chimique et biochimique à ondes acoustiques de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation du Pr. El Kari - Université Cadi Ayyad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New grafted self-assembled monolayers (SAMs) from long-chain organosilicon coupling agents possessing a glycidyl end-group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMC-MRS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Chongquing, China. pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of chimio- and biomembranes immobilization process using real-time SAW sensor platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Souiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th Eurosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. accepté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocapteur à base de bactéries E. coli pour la detection des métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Souiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat, Maroc. pp.PII-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new densely-packed self-assembled monolayers (SAMs) containing glycidyl groups: Application to immunosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium on Organosilicon Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Jeju, South Korea. pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de surface de transducteurs acoustiques à ondes de Love: Applications à la détection chimique et biochimique en milieu liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat, Maroc. pp.PII-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW sensors for chemical and biochemical detections: Principles and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario sobre sensores avanzados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système microfluidique PDMS sur plateforme à ondes acoustiques : application à la mesure de viscosité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2, Capteurs acoustiques : développements récents et dernières applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système Microfluidique PDMS sur plateforme à ondes acoustiques : application à la mesure de viscosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2, Capteurs acoustiques : Développements récents et dernières applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New epoxysilane self-assembled monolayer for Love Wave biosensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage de Microassemblage CNFM / IMS Bordeaux : réalisation de circuits hybrides et capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Debéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Dematos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2007, 6ème Colloque Sur Enseignement des Technologies et des Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de microsystèmes d'analyses des métaux dissous par ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2, Capteurs acoustiques : développements récents et dernières applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapteur à ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2, Capteurs acoustiques : Développements récents et dernières applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Love Wave Sensor for Highly Viscous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guirardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme à ondes de Love pour la caractérisation de matériaux micro et nano structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Déjous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nancy, France. pp.343-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles couches monomoléculaires autoassemblées greffées possédant des fonctions glycidyle: application aux immunocapteurs à ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CMC2: Microcapteurs biologiques et leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles couches monomoléculaires autoassemblées possèdant des fonctions glycidyle greffées sur les surfaces de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM-CONCORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronique de conditionnement des microsystèmes résonants, étude de cas : ondes acoustiques et micropoutres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVème Journée CMC2, Interfaces de mesure et traitement des données pour les microcapteurs chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Bacteria Detection with Guided Shear Horizontal Surface Acoustic Immunosensing Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3as Jornadas de Encuentro Hispano Frances - Micro y Nano Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Bacteria Detection Using Love Wave Immunosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toronto, Canada. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Love-wave sensor based on periodically organised mesoporous materials: Elaboration, characterization, performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Meeting on Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Sensing Method For Rapid Detection Of Whole Bacteria With Love Acoustic Wave Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Meeting on Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Brescia, Italy. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Capteur Chimique au Multicapteur: le Nez Electronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Capteurs Chimiques et Biocapteurs, CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme à Ondes Acoustiques de Surface Couplée à une Puce Microfluidique PDMS : Application à la Mesure de Fortes Viscosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Maghreb-Europe, Les Matériaux et leurs Applications aux Dispositifs et Capteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tunisie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection Rapide de Bactéries Vivantes par Immunocapteur à Ondes Acoustiques de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Maghreb-Europe, Les Matériaux et leurs Applications aux Dispositifs et Capteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tunisie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux films moléculaires sensibles pour l'élaboration d'un microsystème de détection rapide de biomolécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAJEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Balaruc-les-bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux films moléculaires sensibles pour l'élaboration d'un microsystème de détection rapide de biomolécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAJEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Balaruc-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love-wave characterization platform for micro and nano processed thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Déjous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Vancouver, Canada. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of antibody binding on SiO2 Love wave sensor surface using (3-glycidoxypropyl)trimethoxysilane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hai Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de microsystèmes de détection chimique des métaux lourds par ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAJEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Balaruc-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Love wave platform with PDMS microfluidic chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guirardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Eurosensors Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sweden. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love-wave sensor coated with a mesoporous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">208th Meeting of the ElectroChemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MADIX polymerization follow-up by viscosity sensing using Love-wave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Destarac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methods to bind antibodies for biological detection using Love Wave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical sensor data processing: drifts and influence of interfering species rejection. Application to Love Wave gas sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">208th Meeting of the ElectroChemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of menthol kinetic constants with Love-wave device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joanicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XIX,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et réalisation d'un système biocapteurs à ondes de Love, application à la détection de toxines de virus ou de bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales U. Paris 6, ecole Polytechnique, DGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d espèces biologiques en milieu liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme portable de détection (bio)chimique temps réel à microstructures résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier CCT-CNES Microsystèmes pour applications embarquées : état des lieux, retour d'expérience, défis techniques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love-wave acoustic sensors and silicon microcantilevers : a coupled approach to characterize polymer thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th symposium on microelectronics technology and devices SBMicro 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Wave Chemical Sensors: Design and Optimisation. Case of Organophosphorous Compounds Detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of polymer-coated Love-wave device: a method to characterize thin film in the radio frequency domain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SH-Surface Acoustic Wave Biosensors for Real Time Immunodetection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTEC'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.242-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Love-wave oscillator for low concentration chemical sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theoretical Study of Love Wave Sensors Mass Loading and Viscoelastic Sensitivity in Gas and Liquid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency thin film characterization with polymer-coated Love-wave sensor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Meeting on Chemical Sensors,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'espèces bactériologiques à l'aide de dispositifs à ondes élastiques (ondes de Love)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus des JSF 2003-Electronique, Télécommunications et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tunisie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided SH-SAW Chemical Sensors: a Solution to Improve Gravimetric Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustic Wave Sensor Workshop 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love-wave sensor platform optimization using numerical simulation of various multilayer structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodetector using acoustic devices: comparison between Love waves and QCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">203rd Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled determination of gravimetric and viscoelastic effects on two resonant chemical sensors: love-wave and microcantilever platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystèmes de détection chimique: ondes acoustiques, micropoutres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of GB and DMMP vapor detections using guided shear horizontal acoustic wave platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transducers'03, 12th International Conference on Solid-State Sensors, Actuators and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un microcapteur à ondes de Love pour la détection temps réel de virus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bezian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques Innovantes en Matière de Mesures dans l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Device for Biosensing: Design of a Bacteriophage Model Using Love Acoustic Waves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Japon. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love-Waves to improve chemical sensors sensitivity : theoretical and experimental comparison of acoustic modes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à ondes acoustiques dédiés à la détection chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodeur - Airodeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des microsystèmes à Bordeaux: du 1er au 3ème cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of GB and DMMP Vapors by Love-Wave Acoustic Sensors Using Strong Acidic fluoride Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Meeting on Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de bactériophages par un dispositif acoustique à ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Love Wave Devices for Biosensing: Effect of Antibody-Bacteriophage Grafting on the Acoustic Wave Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Meeting on Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of relative humidity on the performance of organophosphorus Love-wave sensors using functionalized polysiloxane with fluoride group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondes de Love : vers un microsystème de détection de traces en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les techniques innovantes dans l'analyse des polluants atmosphériques, Colloque organisé par APESA et Pôle Environnement Aquitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Organophosphorus Vapors (GB and DMMP) Using Polysiloxane Coated Love-Wave Sensors: Sensitivity and Interaction Mechanisms Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un microdétecteur de traces en temps réel utilisant les ondes élastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l'Electronique et de l'Informatique, ADEISO (Association pour le Développement de l'Electronique et de l'Informatique en Aquitaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs à ondes de Love pour la détection d'espèces chimiques ou biochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire en Instrumentation (C2I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Gas Flow on Love-Wave Chemical Sensors: Evaluation of Heat Losses Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromechanics Europe (MME'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Ireland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondes de Love : vers un microsystème de détection de traces en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un microdétecteur de traces en temps réel utilisant les ondes élastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Micro et Nanotechnologies 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Capteur au Microsystème pour la Détection de Composés Gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Analytical Method To Estimate The Influence Of Liquids Viscosity On Love Wave Chemical Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nez électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Thématique Capteurs Chimiques CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of mass-loading effects in Love waves chemical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conference on Sensors and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection en temps réel de composés par un système multicapteur utilisant des dispositifs à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cazaubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bordieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 6èmes Journées Européennes Agro-Industrie et Méthodes Statistiques (Agrostat 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un capteur à ondes de Love pour la détection d'espèces chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Franco-Tunisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Tunisie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of multilayer Love waves devices : evaluation of mass loading effects for (bio)chemical sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Frequency and Time Forum (EFTF'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave acoustic devices : potentialities for biological media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envirobiosens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portable multisensor acquisition unit for real time environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cazaubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envirobiosens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapor Detection with Polysiloxane Coated Love-wave Devices. Influence of Thin Film Viscoelastic Properties: Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Love waves chemical sensors to detect organophosphorus compounds : comparison to SAW devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Meeting on Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des ondes SH-APM à la réalisation de capteurs (bio)chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d Acoustique, Physique, Sous-marine et Ultra-sonore (VIèmes JAPSUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass sensitivity of SH-APM sensors : potentialities for organophosphorous vapors detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de composés à l'état de vapeur par dispositif à ondes acoustiques : système multicapteur autonome et portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cazaubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bordieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Formation Technologiques en Agro-alimentaire, organisées par Agrotec, Cellule Ingéniérie de Capteurs et Critt Agro-alimentaire d'Auch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système multicapteur utilisant des dispositifs à ondes acoustiques pour la détection d'espèces (bio)chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum ADEMIS (Association pour le développement des Microtechnologies et l'Intégration des Systèmes), Semaine des Micro- et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs d'espèces (bio)chimiques à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e International Metrology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of organophosphorus compounds with SAW sensors : swelling and plasticization effects of FPOL coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC'98 (9th International Conference on Modern Materials and Technologies), Solid-State Chemical and Biochemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Italy. pp.249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des capteurs SH-APM pour la détection de composés à l état de vapeur : résultats théoriques et expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADICA (Les matériaux et leurs applications aux dispositifs capteurs physiques, chimiques et biologiques), Journées Maghreb-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tunisie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la sensibilité à l effet de masse des capteurs SH-APM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire en Instrumentation (C2I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de composés organophosphorés par dispositifs à ondes acoustiques de surface (SAW) : étude de la sensibilité de polymères spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lipskier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADICA (Les matériaux et leurs applications aux dispositifs capteurs physiques, chimiques et biologiques), Journées Maghreb-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tunisie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de différents isomères du fluoropolyol pour la détection de composés organophosphorés à l aide de dispositifs à ondes acoustiques de surface (SAW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lipskier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire en Instrumentation (C2I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur de capteur à ondes acoustiques utilisant des polymères à empreintes moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lipskier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLCAP (Les matériaux pour les capteurs de pollution de l environnement : nouvelles perspectives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mass sensitivity of SH-APM sensors with Maple V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a formal mathematics software for SH-APM modelizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Poland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-compensated SH-APM sensors : new theoretical and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct printing photolithography for the realization of acoustic wave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Frequency and Time Forum (EFTF'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW organophosphorus sensors coated with fluoropolyol isomers : role of humidity and temperature on the sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lipskier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on solid-state sensors and actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW organophosphorus sensors coated with fluoropolyol isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Meeting (192nd Meeting of the Electrochemical Society and 48th Annual Meeting of International Society of Electrochemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à ondes acoustiques : application à la détection en milieux liquide et gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bordieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Chimie (SFC), Journées Scientifiques du 12° Salon du Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs de gaz à ondes élastiques de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques microondes et matériaux : applications industrielles, organisées par L'École Nationale Supérieure de Chimie et de Physique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of SH-APM delay-lines on quartz : design rules for (bio)chemical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Frequency and Time Forum (EFTF'96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, United Kingdom. pp.144-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic wave detection of organophosphorus compounds with fluoropolyol coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lipskier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs à ondes élastiques et leurs applications possibles en milieu biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les biocapteurs et leurs applications, Réseau Doctoral en Microtechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à ondes acoustiques : application à la détection en milieux liquides et gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Forum National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile surface acoustic waves system to characterize polymers for gas sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European School on Sensors (ESS'95), Industrial Applications of Sensors and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shear horizontal acoustic plate mode (SH-APM) sensor for biological media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Savart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface acoustic wave gas sensor : organophosphorous compounds detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting on Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Italy. pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs acoustiques à modes de plaque transverses horizontaux. Application à la détection en milieux liquides et gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire école du FIRTECH Grand Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic wave devices to measure gas flow : comparison between surface acoustic wave (SAW) and shear horizontal acoustic plate mode (SH-APM) oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Hungary. pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flow sensor based on shear horizontal acoustic wave oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Hoummady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic wave devices to measure gas flow : comparison between surface acoustic wave (SAW) and shear horizontal acoustic plate mode (SH-APM) oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Planade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Hungary. pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave chemical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hallil, H. Heidari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Sensors for Environmental and Medical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-IEEE Press, In press, IEEE Press Series on Sensors, 978-1-119-58734-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconjugated Quantum Dots in Rapid Detection of Water Microbial Load: An Emerging Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indu Pal Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joga Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatinder V. Yakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ram Prasad, Thirugnanasambandham Karchiyappan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Research in Nanosciences for Water Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.25-38, 2019, </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02381-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs, ces cinq sens de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l’avenir. L’ingénierie se met au vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.155-158, 2019, Chap.6: Les capteurs au service de l ’environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Microsensors to Promote Development of Innovative Therapeutic Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajagopalan Rukkumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatinder Vir Yakhmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D.Ficai, A.M. Grumezescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructures for Novel Therapy - Synthesis, Characterization and Applications, 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap.20, </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.539-566, 2017, Volume I: Novel Approaches, 9780323461429. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-46142-9.00020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Wave Characterization of Mesoporous Titania Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-H. Thomas and N. Yaakoubi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Sensors and Processing Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2014, 9781848216266. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119050612.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt des ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capteurs piézoélectriques - Développements et applications en milieux complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.81-103, 2013, Instrumentation Mesure Métrologie, 978-2-7462-4642-3. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.13.3-4-81-103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'oxyde de titane mésoporeux par ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation d'oxyde de titane mésoporeux par ondes de Love</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du capteur au diagnostic, Lavoisier, pp.27-44, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'élasticité de films minces par propagation d'ondes de Love: Application aux capteurs à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation de l'élasticité de films minces par propagation d'ondes de Love: Application aux capteurs à ondes acoustiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 - Les ondes en instrumentation (1-2), Lavoisier, pp.37-57, 2009, </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.9.1-2.37-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ménil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Ménil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcapteurs de gaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp. 71-96, 2008, traité "Electronique, Génie Electrique et Microsystèmes"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcapteurs de gaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.301-336, 2008, EGEM Microsystèmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ménil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Ménil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcapteurs de gaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp. 17-30, 2008, Traité "Electronique, Génie Electrique et Microsystèmes"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONDES / WAVES group: Wave-based Resonant (Bio)Chemical Microsensors towards Green Technologies and IoT Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEE Week 2017, IEEE CASS FRANCE CHAPTER AND GDR SOC2 WORKSHOP on Environmental impact of RF 5G communications and IoT growth : Towards Green Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONDES / WAVES group: Wave-based Resonant (Bio)Chemical Microsensors towards Green Technologies and IoT Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEE Week 2017, IEEE MTT-S FRANCE CHAPTER AND IEEE IM-S CHAPTER DAY On Instrumentation and Measurements for Microwave and Millimeter-wave Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-based Resonant Microsensors for Environmental and Health related Detection Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Day of GPU EnvironmentS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme frugale à ondes acoustiques pour la détection biochimique in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdene Gongi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://www.ville-sinnamary.fr/actualite/seminaire-la-maison-de-la-nature-devient-le-ciema/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-based resonant microsensors for environmental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS Bordeaux : Wave-based resonant microsensors for (bio)chemical detection, environmental and health related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS Bordeaux : Wave-based resonant microsensors for (bio)chemical detection, environmental and health related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW-based and other Resonant Biosensors, Environmental Health-related Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS Bordeaux: Wave-based resonant microsensors for chemical and biological detection, examples of environmental and health related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS Bordeaux: Wave-based resonant microsensors for chemical and biological detection, examples of environmental and health related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive Acoustic and Electromagnetic and optical transducers: Application for gas and bio-sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Réalisation de microsystèmes de détection chimique des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive microwave sensor for toxic vapor detection in an atmospheric environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bahoumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Pieper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel RF Sensor on Paper for High sensitivity of Humidity and Volatile Organic Compounds (VOCs), Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IMS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IMS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IMS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de biocapteurs cellulaires pour la détection des métaux lourds dans l'eau, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Cohen-Bouhacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Rapport à mi-parcours (T0+18)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IMS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IMS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostréiculture et qualité de l'environnement du Bassin d'Arcachon &amp;quot;, volet &amp;quot; Suivi de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mamani-Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de biocapteurs cellulaires pour la détection des métaux lourds dans l'eau, Rapport Année 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Cohen-Bouhacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi A. Agrofoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IMS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapteur à ondes de Love ultra-sensible pour la détection rapide de micro-organismes dans l'eau, visant la réalisation d'un dispositif d'alerte, Compte-rendu de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de biocapteurs cellulaires pour la détection des métaux lourds dans l'eau, Rapport Année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Cohen-Bouhacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Ouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Othmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lyon1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports scientifiques face à la problématique conchylicole du Bassin d'Arcachon, Volet Microcapteurs, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mamani-Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapteur à ondes de Love ultra-sensible pour la détection rapide de micro-organismes dans l'eau, visant la réalisation d'un dispositif d'alerte, Rapport semestriel d'activité n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapteur à ondes de Love ultra-sensible pour la détection rapide de micro-organismes dans l'eau, visant la réalisation d'un dispositif d'alerte, Rapport semestriel d'activité n°5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports scientifiques face à la problématique conchylicole du Bassin d'Arcachon, Volet Microcapteurs, Compte-rendu d'avancement des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mamani-Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapteur à ondes de Love ultra-sensible pour la détection rapide de micro-organismes dans l'eau, visant la réalisation d'un dispositif d'alerte, Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapteur à ondes de Love ultra-sensible pour la détection rapide de micro-organismes dans l'eau, visant la réalisation d'un dispositif d'alerte, Rapport semestriel d'activité n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapteur à ondes de Love ultra-sensible pour la détection rapide de micro-organismes dans l'eau, visant la réalisation d'un dispositif d'alerte, Rapport semestriel d'activité n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de microcapteurs à ondes acoustiques visant la biodétection rapide sur site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Sciences et Technologies - Bordeaux I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00401898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-based resonant microsensors for environmental applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Sustainable Development in Metropolitan Bordeaux, Bordeaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId825"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B75A4544"/>
+    <w:nsid w:val="70507194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dejous" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9004-7966" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12080641X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6083-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ims-bordeaux.fr/fr/recherche/groupes-recherche/55-microsystemes/mda/38-MDA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ims-bordeaux.fr/en/recherche/research/99-ondes/118-ondes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ims-bordeaux.fr/fr/recherche/groupes-recherche/55-ondes/mda/38-MDA" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ims-bordeaux.fr/fr/recherche/groupes-recherche/30-ondes/11-ondes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Mazouz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Ammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Sakly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA08673F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05142829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Shetty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Grosinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2024.3488593" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Gongi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mougin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Ouada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99494-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Trocchio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez-Nicoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2025.117970" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Capitaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien F. Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coquerelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choudhari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rube" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sadli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sebeloue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tamarin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3401452" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bobby Ngoune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Vignesh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bondu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilmurugan Subbiah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3367594" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asawari Choudhari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24102976" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yero Dia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ribeiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oyhenart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Zaraket" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fadel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2024.3374648" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Shinde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11010016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Ben Ouada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23020803" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14010043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Sun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifan Cai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Bahoumina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4099-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jesus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carvalho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3172604" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03939908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio del Villar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Corres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN01371A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Alquier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170008v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065734" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;b&#233;lou&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3094299" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia A Djoumer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chovin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100517" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Gammoudi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Matheli&#233;-Guinlet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Benabdallah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morot&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kahli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138345" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari Krishnan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112790" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423797v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lachaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20010072" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carucci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Sindhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2020.2998325" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Gumber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3038222" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porkodi Kadhirvel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.03.102" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil Abbas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ouelhazi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2018.2880883" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pieper" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2881487" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299723v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oyhenart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2938040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120999v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Djoumer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Anne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00851" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02103220v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien George" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abdelghani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19081768" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773210v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil-Abbas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Frigui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2018.2828302" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999495v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v13i3.32" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Diez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.05.035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.04.127" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719023v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Lachaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040439" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487662v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Nikolaou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600492" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356195v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060915" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Deligeorgis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2600269" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487665v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermenegildo Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112028v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Meziane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.11.101" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFN153V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914710v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grauby-Heywang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2013.12.024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi A. Agrofoglio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krstulja" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie de Schutter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CXWXJ3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241891v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Omar-Aouled" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937963v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Tarbague" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.01.104" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Lebal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878629v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;je Tekaya" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtiss&#232;m Gammoudi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braiek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morote" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2013.07.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847369v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2013.0207" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994027v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matatagui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moynet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontecha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Esquivel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.04.118" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8MK5SFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570368v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fournel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mamani-Matsuda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degueil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bennetau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.02.056" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TPLDJP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780449v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Souiri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mora" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Tetelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tortissier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668503v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Kalfat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582784v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1611" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Destor" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Othmane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1621" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582824v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Benoit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671901v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mass&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vellutini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l A. Ramin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM11866H" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548740v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3183735" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548777v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moynet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2010.07.118" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX8MCVWV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548730v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guirardel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pistr&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.10.044" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61DV29JZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548722v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.10.070" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD1RPTKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548745v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hai Dinh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pascal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.02.008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52SG0PZ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401249v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zimmermann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354198v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fertier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Persin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2008.07.032" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401255v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne D&#233;jous" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la804088d" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565857v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1143" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.04.069" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BJC2NBZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214156v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moll" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.12.001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183748v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebiere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7H9L6Q2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183746v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.05.026" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFMJ1CR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183747v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183750v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183749v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joanicot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203742v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183751v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pistre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183752v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazein" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183754v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203748v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183755v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183753v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183756v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chastaing" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00578-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9LHWSXT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183757v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Esteban" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Planade" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183758v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183760v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183759v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lipskier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183761v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183763v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiret" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183762v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183764v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aucouturier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983308v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357069v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhn" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mano" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519387v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054694v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721527v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414594v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Mas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414592v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249576v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Schmidt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dauny" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vigneras" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559987v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kuakuvi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barnoncel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559996v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dauny" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Gu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022277v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Sadli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBMicro64348.2024.10673860" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559984v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322742v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911747" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315572v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315503v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djoumer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chovin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demaille" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483041v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367832v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael C. O. Jesus" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyson A. N. Carvalho" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo C. S. Freire" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INSCIT49950.2021.9557258" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519384v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amato" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088031v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Somoreau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240354v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0977" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088019v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088024v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519383v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490299v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956567" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519386v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519378v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299745v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299743v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094230v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524747v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejous" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524737v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519380v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519379v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299724v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299738v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INSCIT.2018.8546720" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524693v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299741v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299726v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526938v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720764v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyhenart Laurent" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519376v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519375v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999580v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Trocchio" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuhn" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemour" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIOC.2018.8428887" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519382v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299725v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299735v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2018.8639431" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521569v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984509" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719074v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682987v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bahoumina" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pieper" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lachaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234281" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521564v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566245v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719071v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719051v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ol&#231;omendy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719082v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lachaud" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiere" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521575v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719068v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234271" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719025v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526895v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719018v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521571v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Bilbao" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526901v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bechou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519381v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516413v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719086v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393051v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Paragua" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312726v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721145v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393054v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393050v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393060v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376560v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tasso" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393042v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393049v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393043v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393059v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393058v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393057v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393056v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516426v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308540v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBMicro.2015.7298140" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121489v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312734v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308541v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312736v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308534v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2178260" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308538v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308519v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015018" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169162v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393039v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302216v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308539v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Paragua Macuri" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacchini" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312737v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;chou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938314v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121483v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954368v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121484v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soussou" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121486v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954367v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266267v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938251v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955737v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955715v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772051v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kristulja" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2013.6559790" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955729v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938274v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938255v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847525v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gammoudi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morote" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raimbault" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sakly" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744834v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gracia" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677383v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Tetelin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/P1.2.13" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677388v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Sakly" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914712v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955714v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955713v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772041v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954371v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668931v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677380v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/4.2.3" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954370v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677368v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677378v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/P2.1.16" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954460v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677382v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/2.4.1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772045v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955710v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789252v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horrillo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/P1.2.3" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668958v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677385v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677375v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/1.2.5" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668886v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668881v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584261v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677400v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607422v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668911v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Cohen-Bouhacina" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668918v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668526v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668528v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584270v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669610v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505416v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584265v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584268v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505293v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584267v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584264v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505175v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546829v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tortissier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584269v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584262v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554173v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.237" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584271v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548785v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582812v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582800v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584266v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401270v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401265v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401501v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.256" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401268v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584263v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401520v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454670v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415758v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401467v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401276v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669600v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401342v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668516v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323451v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354418v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337665v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401343v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323695v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354405v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354164v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323457v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401373v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354320v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401374v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354391v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668518v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323692v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184397v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183766v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323694v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fertier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204870v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dematos" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184396v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183765v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401539v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401545v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162204v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182862v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184398v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182724v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183771v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissiere" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182723v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183773v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183769v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323429v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401371v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183768v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162194v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183770v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401369v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183767v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184203v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pavageau" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184199v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184204v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184200v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401526v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184201v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184202v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182218v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182210v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184207v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184209v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184366v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184205v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184206v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Josse" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184208v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184212v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184213v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184214v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183278v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184210v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182212v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184211v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184401v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezian" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184217v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184399v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183282v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomas" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184218v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184215v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184400v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184219v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184216v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184220v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184404v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184406v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184221v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184222v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184407v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184403v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184402v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184223v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184405v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mielle" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184227v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184224v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cazaubon" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Levi" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bordieu" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184225v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184342v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184228v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183141v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184343v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184226v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184408v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184346v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184344v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184409v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184347v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184348v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184352v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184351v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184350v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184354v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184349v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184353v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184359v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184358v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184355v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184357v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184356v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184410v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184411v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184361v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184360v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184413v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184414v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184412v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184362v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184363v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184415v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184365v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hoummady" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184364v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184339v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519373v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047475v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indu Pal Kaur" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joga Singh" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder V. Yakhmi" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurpal Singh" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02381-2_2" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299730v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317067v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopalan Rukkumani" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Vir Yakhmi" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/Nanostructures-for-Novel-Therapy/isbn-9780323461429/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-46142-9.00020-7" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112037v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119050612.ch2" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967491v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.13.3-4-81-103" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671379v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401207v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.9.1-2.37-57" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280673v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M&#233;nil" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouvet" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323442v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280666v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722692v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722693v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722694v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069181v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719078v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516416v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516415v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719085v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393046v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393045v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393041v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133464v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebieres" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376883v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaud" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954402v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacchini" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954401v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vidal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954400v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954399v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954395v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954398v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954397v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954392v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954394v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954396v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954393v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954385v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954387v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954383v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954384v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954386v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954382v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954378v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954381v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00401898v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519377v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dejous" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9004-7966" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12080641X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6083-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ims-bordeaux.fr/fr/recherche/groupes-recherche/55-microsystemes/mda/38-MDA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ims-bordeaux.fr/en/recherche/research/99-ondes/118-ondes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ims-bordeaux.fr/fr/recherche/groupes-recherche/55-ondes/mda/38-MDA" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ims-bordeaux.fr/fr/recherche/groupes-recherche/30-ondes/11-ondes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Mazouz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Ammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Sakly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA08673F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05596967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bobby Ngoune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annesha Mazumder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2026.139858" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05142829v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Shetty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Grosinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2024.3488593" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Gongi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mougin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Ouada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99494-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Trocchio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez-Nicoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2025.117970" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Capitaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien F. Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coquerelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asawari Choudhari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sebeloue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24102976" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choudhari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rube" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sadli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tamarin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3401452" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483204v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Vignesh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bondu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilmurugan Subbiah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3367594" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yero Dia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ribeiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oyhenart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Zaraket" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fadel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2024.3374648" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939931v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Shinde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11010016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Ben Ouada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23020803" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14010043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Sun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifan Cai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300104" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Bahoumina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4099-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jesus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carvalho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3172604" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03939908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio del Villar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Corres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN01371A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Alquier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065734" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315716v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;b&#233;lou&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3094299" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia A Djoumer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chovin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100517" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari Krishnan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112790" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941584v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Gammoudi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Matheli&#233;-Guinlet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Benabdallah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morot&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kahli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138345" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423797v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lachaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20010072" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carucci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Sindhu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2020.2998325" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052274v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Gumber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3038222" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil Abbas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ouelhazi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2018.2880883" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porkodi Kadhirvel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.03.102" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299723v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oyhenart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2938040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pieper" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2881487" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Djoumer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Anne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00851" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02103220v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien George" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abdelghani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19081768" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773210v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil-Abbas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Frigui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2018.2828302" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v13i3.32" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Diez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.05.035" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516410v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.04.127" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719023v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Lachaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040439" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487662v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Nikolaou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600492" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060915" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393038v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Deligeorgis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2600269" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356195v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermenegildo Garcia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112028v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Meziane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.11.101" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFN153V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914710v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grauby-Heywang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2013.12.024" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988691v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi A. Agrofoglio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krstulja" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie de Schutter" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CXWXJ3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Omar-Aouled" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937963v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Tarbague" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.01.104" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817577v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Lebal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878629v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;je Tekaya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtiss&#232;m Gammoudi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braiek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morote" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2013.07.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matatagui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moynet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontecha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Esquivel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.04.118" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8MK5SFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847369v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2013.0207" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fournel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baco" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mamani-Matsuda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degueil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bennetau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.02.056" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TPLDJP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Tetelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tortissier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780449v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Souiri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mora" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668503v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Kalfat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1611" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584260v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Destor" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Othmane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1621" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582824v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Benoit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671901v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mass&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vellutini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l A. Ramin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM11866H" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548740v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3183735" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548777v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moynet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2010.07.118" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX8MCVWV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548730v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guirardel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pistr&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.10.044" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61DV29JZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548722v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.10.070" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD1RPTKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548745v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hai Dinh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pascal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.02.008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52SG0PZ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401249v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zimmermann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354198v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fertier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Persin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2008.07.032" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401255v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne D&#233;jous" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la804088d" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565857v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1143" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401319v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.04.069" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BJC2NBZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214156v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moll" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.12.001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183748v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebiere" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.018" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7H9L6Q2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183746v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.05.026" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFMJ1CR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183747v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183750v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183749v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joanicot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203742v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183751v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pistre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183752v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazein" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183754v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comeau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203748v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183755v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183753v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183756v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chastaing" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00578-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9LHWSXT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183757v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Esteban" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Planade" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183758v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183760v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183759v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lipskier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183761v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183763v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiret" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183762v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savart" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183764v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aucouturier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983308v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357069v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhn" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mano" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519387v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054694v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721527v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414594v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Mas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414592v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249576v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Schmidt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dauny" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vigneras" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559987v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kuakuvi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barnoncel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559996v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dauny" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Gu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022277v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Sadli" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBMicro64348.2024.10673860" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559984v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322742v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911747" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315572v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315503v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djoumer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chovin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demaille" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483041v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367832v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael C. O. Jesus" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyson A. N. Carvalho" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo C. S. Freire" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INSCIT49950.2021.9557258" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519384v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amato" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088031v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Somoreau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240354v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0977" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088024v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519383v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088019v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490299v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956567" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519386v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299745v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299743v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519378v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094230v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524747v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejous" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524737v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519380v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519379v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299724v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299738v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INSCIT.2018.8546720" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526938v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299726v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299741v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524693v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519376v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519375v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720764v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyhenart Laurent" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999580v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Trocchio" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuhn" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemour" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBIOC.2018.8428887" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299725v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519382v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299735v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2018.8639431" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521564v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521569v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984509" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719074v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682987v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bahoumina" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pieper" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lachaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234281" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719071v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719051v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ol&#231;omendy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719082v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lachaud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiere" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521575v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566245v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719025v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719068v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234271" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526895v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719018v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521571v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Bilbao" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526901v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bechou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519381v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516413v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719086v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393051v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Paragua" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312726v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376560v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tasso" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393042v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721145v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393060v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393050v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393054v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393049v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393043v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393056v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393057v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393058v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393059v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516426v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308540v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBMicro.2015.7298140" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308541v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312736v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312734v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121489v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308534v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2178260" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308538v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308519v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015018" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169162v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393039v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302216v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308539v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Paragua Macuri" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacchini" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312737v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;chou" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938314v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121483v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954368v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121484v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soussou" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121486v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954367v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266267v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938251v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772051v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kristulja" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2013.6559790" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955729v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955715v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955737v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938274v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938255v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677388v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Sakly" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677383v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Tetelin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/P1.2.13" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847525v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gammoudi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morote" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raimbault" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sakly" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744834v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gracia" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914712v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955714v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955713v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677380v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/4.2.3" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954371v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772041v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668931v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954370v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677368v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677378v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/P2.1.16" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772045v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954460v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677382v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/2.4.1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955710v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668958v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789252v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horrillo" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/P1.2.3" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677375v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/1.2.5" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677385v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668886v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668881v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584261v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677400v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607422v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668911v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Cohen-Bouhacina" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668918v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668526v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668528v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669610v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584270v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505416v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584265v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584267v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505293v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584268v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505175v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584264v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546829v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tortissier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584269v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584262v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554173v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.237" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584271v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548785v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582812v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582800v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584266v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401270v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401265v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401268v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584263v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401501v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.256" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401520v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454670v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415758v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401467v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401276v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669600v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354418v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323451v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668516v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401342v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337665v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354164v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323695v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354405v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401343v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401373v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323457v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354320v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401374v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354391v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668518v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323692v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184397v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183766v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204870v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dematos" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323694v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fertier" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184396v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183765v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162204v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401545v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401539v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182862v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184398v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182724v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183771v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissiere" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182723v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183769v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183773v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183768v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401371v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323429v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162194v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183770v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401369v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183767v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184203v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pavageau" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184204v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184200v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184199v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184201v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401526v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184202v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182210v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182218v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184207v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184209v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184366v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184205v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184206v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Josse" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184208v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184212v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184213v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184214v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184210v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183278v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182212v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184211v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184401v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezian" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184218v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184217v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184399v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183282v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomas" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184215v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184400v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184219v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184216v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184404v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184220v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184406v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184221v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184222v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184403v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184407v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184402v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184223v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184405v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mielle" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184227v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184224v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cazaubon" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Levi" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bordieu" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184225v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184342v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184228v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183141v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184343v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184226v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184408v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184346v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184344v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184347v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184409v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184348v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184352v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184351v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184350v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184354v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184349v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184353v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184359v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184358v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184355v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184357v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184356v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184410v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184411v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184361v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184360v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184414v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184413v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184412v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184362v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184363v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184415v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184364v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184365v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hoummady" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184339v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519373v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047475v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indu Pal Kaur" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joga Singh" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder V. Yakhmi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurpal Singh" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02381-2_2" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299730v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317067v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopalan Rukkumani" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Vir Yakhmi" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/Nanostructures-for-Novel-Therapy/isbn-9780323461429/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-46142-9.00020-7" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112037v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119050612.ch2" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967491v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.13.3-4-81-103" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671379v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401207v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.9.1-2.37-57" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280673v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M&#233;nil" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouvet" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323442v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280666v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722692v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722693v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722694v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069181v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719078v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516415v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516416v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719085v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393046v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393045v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393041v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133464v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebieres" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376883v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaud" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954402v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacchini" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954401v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vidal" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954400v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954399v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954395v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954398v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954397v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954392v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954394v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954396v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954385v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954393v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954387v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954383v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954384v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954386v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954382v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954378v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954381v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00401898v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519377v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>