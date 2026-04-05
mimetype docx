--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1511,191 +1511,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace résidentiel des étrangers dans la métropole parisienne : une exploration statistique</w:t>
+                <w:t xml:space="preserve">L'est parisien, un territoire sans qualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Weber</w:t>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris fait par ses immigrés, 1308, http://www.hommes-et-migrations.fr/index.php?/numeros/7407-paris-fait-par-ses-immigres</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119488v1</w:t>
+                <w:t xml:space="preserve">halshs-01070742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'est parisien, un territoire sans qualité ?</w:t>
+                <w:t xml:space="preserve">L’espace résidentiel des étrangers dans la métropole parisienne : une exploration statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Choplin</w:t>
+                <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris fait par ses immigrés, 1308, http://www.hommes-et-migrations.fr/index.php?/numeros/7407-paris-fait-par-ses-immigres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01070742v1</w:t>
+                <w:t xml:space="preserve">hal-01119488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropole parisienne : une mosaïque sociale de plus en plus différenciée</w:t>
               </w:r>
@@ -1763,51 +1763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et espaces de vie des étudiants de l'Est francilien : des proximités et dépendances à négocier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2361,51 +2361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualizing segregation and diversity: Paris city region neighbourhoods case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Hellenic Geographical Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lavrio, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2443,51 +2443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter le fait migratoire à Paris : une exploration cartographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXII Congresso Geographico Italiano: L’apporto della geografia tra rivoluzioni e riforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, associazione dei geografi italiani, Jun 2017, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2935,51 +2935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter l’Est parisien : discontinuités spatiales et inégalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3030,51 +3030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living in the East periphery of Paris: au-delà des banlieues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3112,51 +3112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter l’Est parisien : au delà des banlieues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3602,51 +3602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucine Endelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'oeil d'or, pp.1-320, 2020, 978-2-490437-01-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4131,376 +4131,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02502767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'embourgeoisement différencié de l'Est parisien aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Clerval</w:t>
+                <w:t xml:space="preserve">La fabrique de l'enquête HABEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.79-114, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.123-146, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127134v1</w:t>
+                <w:t xml:space="preserve">hal-02127184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
+                <w:t xml:space="preserve">L'embourgeoisement différencié de l'Est parisien aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-27, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.79-114, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127104v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de l'enquête HABEST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanchard</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-146, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.9-27, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127184v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation des espaces du quotidien et des politiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4840,51 +4840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace universitaire francilien entre logiques planificatrices et pratiques étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,51 +5255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le campus urbain du Val d'Europe en perspective historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5668,51 +5668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un campus urbain à l’horizon 2030 au Val d’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,51 +5953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="204AF0B5"/>
+    <w:nsid w:val="FDD76588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6184,51 +6184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delagemat22" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7004-6536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166771538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.35-57" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14353" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23840" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Louail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127220v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824626v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delagemat22" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7004-6536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166771538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.35-57" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14353" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23840" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Louail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127220v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824626v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>