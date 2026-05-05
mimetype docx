--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -1757,200 +1757,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01070738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités et espaces de vie des étudiants de l'Est francilien : des proximités et dépendances à négocier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centralités commerciales et logique hiérarchique en milieu urbain dense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56, pp.7-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00839355v1</w:t>
+                <w:t xml:space="preserve">halshs-00628436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralités commerciales et logique hiérarchique en milieu urbain dense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilités et espaces de vie des étudiants de l'Est francilien : des proximités et dépendances à négocier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://cybergeo.revues.org/23840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.23840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00628436v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00839355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACCESSIM: modélisation et simulation d'accessibilité et d'inégalités géographiques dans la ville</w:t>
               </w:r>
@@ -2929,286 +2929,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter l’Est parisien : discontinuités spatiales et inégalités sociales</w:t>
+                <w:t xml:space="preserve">Habiter l’Est parisien : au delà des banlieues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Futurs Urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Perceptions and representations of the french banlieues : Between cliches and Reality : the geography of the Banlieue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119498v1</w:t>
+                <w:t xml:space="preserve">hal-01119496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in the East periphery of Paris: au-delà des banlieues</w:t>
+                <w:t xml:space="preserve">Habiter l’Est parisien : discontinuités spatiales et inégalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communities at the periphery: perceptions and representations of the French Banlieue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Futurs Urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01396203v1</w:t>
+                <w:t xml:space="preserve">hal-01119498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter l’Est parisien : au delà des banlieues</w:t>
+                <w:t xml:space="preserve">Living in the East periphery of Paris: au-delà des banlieues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptions and representations of the french banlieues : Between cliches and Reality : the geography of the Banlieue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Londres, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Communities at the periphery: perceptions and representations of the French Banlieue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119496v1</w:t>
+                <w:t xml:space="preserve">halshs-01396203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce et centralités touristiques à Paris</w:t>
               </w:r>
@@ -4131,717 +4131,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02502767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de l'enquête HABEST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanchard</w:t>
+                <w:t xml:space="preserve">Introduction de la partie 2 : Disparités et inégalités sociales dans l'Est parisien aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-146, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.119-122, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127184v1</w:t>
+                <w:t xml:space="preserve">hal-02127220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'embourgeoisement différencié de l'Est parisien aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Clerval</w:t>
+                <w:t xml:space="preserve">La fabrique de l'enquête HABEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.79-114, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.123-146, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127134v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
+                <w:t xml:space="preserve">L'embourgeoisement différencié de l'Est parisien aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-27, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.79-114, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127104v1</w:t>
+                <w:t xml:space="preserve">hal-02127134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation des espaces du quotidien et des politiques locales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Choplin</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L’Œil d’Or, pp.231-240, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Œil d’Or</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-27, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127213v1</w:t>
+                <w:t xml:space="preserve">hal-02127104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être propriétaire dans les périphéries parisiennes: des mobilités résidentielles marquées par un filtrage socio-spatial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentation des espaces du quotidien et des politiques locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L’Œil d’Or, pp.165-186, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, L’Œil d’Or, pp.231-240, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127199v1</w:t>
+                <w:t xml:space="preserve">hal-02127213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étrangers et Français par acquisition dans l'Est parisien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être propriétaire dans les périphéries parisiennes: des mobilités résidentielles marquées par un filtrage socio-spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Weber</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.205-221, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, L’Œil d’Or, pp.165-186, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127206v1</w:t>
+                <w:t xml:space="preserve">hal-02127199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la partie 2 : Disparités et inégalités sociales dans l'Est parisien aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Clerval</w:t>
+                <w:t xml:space="preserve">Étrangers et Français par acquisition dans l'Est parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.119-122, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.205-221, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127220v1</w:t>
+                <w:t xml:space="preserve">hal-02127206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace universitaire francilien entre logiques planificatrices et pratiques étudiantes</w:t>
               </w:r>
@@ -5953,51 +5953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDD76588"/>
+    <w:nsid w:val="DD70A3AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6184,51 +6184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delagemat22" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7004-6536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166771538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.35-57" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14353" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23840" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Louail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127220v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824626v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delagemat22" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7004-6536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166771538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.35-57" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14353" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23840" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Louail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127104v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824626v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>