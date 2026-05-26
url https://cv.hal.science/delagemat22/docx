--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1511,191 +1511,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'est parisien, un territoire sans qualité ?</w:t>
+                <w:t xml:space="preserve">L’espace résidentiel des étrangers dans la métropole parisienne : une exploration statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Choplin</w:t>
+                <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris fait par ses immigrés, 1308, http://www.hommes-et-migrations.fr/index.php?/numeros/7407-paris-fait-par-ses-immigres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01070742v1</w:t>
+                <w:t xml:space="preserve">hal-01119488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace résidentiel des étrangers dans la métropole parisienne : une exploration statistique</w:t>
+                <w:t xml:space="preserve">L'est parisien, un territoire sans qualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Weber</w:t>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris fait par ses immigrés, 1308, http://www.hommes-et-migrations.fr/index.php?/numeros/7407-paris-fait-par-ses-immigres</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119488v1</w:t>
+                <w:t xml:space="preserve">halshs-01070742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropole parisienne : une mosaïque sociale de plus en plus différenciée</w:t>
               </w:r>
@@ -1757,200 +1757,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01070738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralités commerciales et logique hiérarchique en milieu urbain dense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilités et espaces de vie des étudiants de l'Est francilien : des proximités et dépendances à négocier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://cybergeo.revues.org/23840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.23840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00628436v1</w:t>
+                <w:t xml:space="preserve">halshs-00839355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités et espaces de vie des étudiants de l'Est francilien : des proximités et dépendances à négocier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centralités commerciales et logique hiérarchique en milieu urbain dense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56, pp.7-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.23840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00839355v1</w:t>
+                <w:t xml:space="preserve">halshs-00628436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACCESSIM: modélisation et simulation d'accessibilité et d'inégalités géographiques dans la ville</w:t>
               </w:r>
@@ -2361,51 +2361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualizing segregation and diversity: Paris city region neighbourhoods case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Hellenic Geographical Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lavrio, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2443,51 +2443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter le fait migratoire à Paris : une exploration cartographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXII Congresso Geographico Italiano: L’apporto della geografia tra rivoluzioni e riforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, associazione dei geografi italiani, Jun 2017, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2506,247 +2506,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être propriétaire dans les périphéries parisiennes : entre filtrage socio-spatial et trajectoires résidentielles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilité au quotidien et accès aux ressources locales dans les espaces périurbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international APERAU, Villes à vivre : Le quotidien métropolitain entre ancrage et mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Canada</w:t>
+              <w:t xml:space="preserve">Journées APERAU 2014 : « Vivre en ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01070018v1</w:t>
+                <w:t xml:space="preserve">hal-01119493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité au quotidien et accès aux ressources locales dans les espaces périurbains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être propriétaire dans les périphéries parisiennes : entre filtrage socio-spatial et trajectoires résidentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées APERAU 2014 : « Vivre en ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international APERAU, Villes à vivre : Le quotidien métropolitain entre ancrage et mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119493v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01070018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce périurbain : vers des proximités durables?</w:t>
               </w:r>
@@ -2929,286 +2929,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter l’Est parisien : au delà des banlieues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Habiter l’Est parisien : discontinuités spatiales et inégalités sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptions and representations of the french banlieues : Between cliches and Reality : the geography of the Banlieue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Londres, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Colloque Futurs Urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119496v1</w:t>
+                <w:t xml:space="preserve">hal-01119498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter l’Est parisien : discontinuités spatiales et inégalités sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Living in the East periphery of Paris: au-delà des banlieues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Futurs Urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Communities at the periphery: perceptions and representations of the French Banlieue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119498v1</w:t>
+                <w:t xml:space="preserve">halshs-01396203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in the East periphery of Paris: au-delà des banlieues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Habiter l’Est parisien : au delà des banlieues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communities at the periphery: perceptions and representations of the French Banlieue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Perceptions and representations of the french banlieues : Between cliches and Reality : the geography of the Banlieue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01396203v1</w:t>
+                <w:t xml:space="preserve">hal-01119496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce et centralités touristiques à Paris</w:t>
               </w:r>
@@ -3602,51 +3602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucine Endelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'oeil d'or, pp.1-320, 2020, 978-2-490437-01-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4131,51 +4131,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02502767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la partie 2 : Disparités et inégalités sociales dans l'Est parisien aujourd'hui</w:t>
+                <w:t xml:space="preserve">L'embourgeoisement différencié de l'Est parisien aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
@@ -4188,703 +4188,703 @@
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.119-122, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.79-114, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127220v1</w:t>
+                <w:t xml:space="preserve">hal-02127134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de l'enquête HABEST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanchard</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-146, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.9-27, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127184v1</w:t>
+                <w:t xml:space="preserve">hal-02127104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'embourgeoisement différencié de l'Est parisien aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Clerval</w:t>
+                <w:t xml:space="preserve">La fabrique de l'enquête HABEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.79-114, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.123-146, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127134v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Clerval</w:t>
+                <w:t xml:space="preserve">Représentation des espaces du quotidien et des politiques locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-27, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, L’Œil d’Or, pp.231-240, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127104v1</w:t>
+                <w:t xml:space="preserve">hal-02127213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation des espaces du quotidien et des politiques locales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être propriétaire dans les périphéries parisiennes: des mobilités résidentielles marquées par un filtrage socio-spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L’Œil d’Or, pp.231-240, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, L’Œil d’Or, pp.165-186, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127213v1</w:t>
+                <w:t xml:space="preserve">hal-02127199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être propriétaire dans les périphéries parisiennes: des mobilités résidentielles marquées par un filtrage socio-spatial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étrangers et Français par acquisition dans l'Est parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoan Miot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L’Œil d’Or, pp.165-186, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Œil d’Or</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-221, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127199v1</w:t>
+                <w:t xml:space="preserve">hal-02127206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étrangers et Français par acquisition dans l'Est parisien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanchard</w:t>
+                <w:t xml:space="preserve">Introduction de la partie 2 : Disparités et inégalités sociales dans l'Est parisien aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œil d’Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.205-221, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">, pp.119-122, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127206v1</w:t>
+                <w:t xml:space="preserve">hal-02127220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace universitaire francilien entre logiques planificatrices et pratiques étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,51 +5255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le campus urbain du Val d'Europe en perspective historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5668,51 +5668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un campus urbain à l’horizon 2030 au Val d’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,51 +5953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD70A3AC"/>
+    <w:nsid w:val="96736026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6184,51 +6184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delagemat22" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7004-6536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166771538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.35-57" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14353" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23840" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Louail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127104v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824626v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delagemat22" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7004-6536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166771538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.35-57" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14353" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23840" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Louail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127220v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824626v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>