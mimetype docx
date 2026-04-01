--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -1525,511 +1525,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of thermoplastic CO2 assisted extrusion foaming: Exploring the process-microstructure relationship</w:t>
+                <w:t xml:space="preserve">Study of monomer evaporation and void formation during reactive acrylic resin polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Altinisik</w:t>
+                <w:t xml:space="preserve">Damien Gacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Chauvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2025 - 28th International ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif sur Yvette, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272232v1</w:t>
+                <w:t xml:space="preserve">hal-05186423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Physics Simulation of Void Evolution in Thermoset Prepreg UD Laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Vers la simulation numérique des pores dans des pièces composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cheruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journées d'Etudes des Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif sur Yvette, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377406v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la simulation numérique des pores dans des pièces composites stratifiées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Multi-Physics Simulation of Void Evolution in Thermoset Prepreg UD Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cheruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif sur Yvette, France. 6 p</w:t>
+              <w:t xml:space="preserve">17ème Journées d'Etudes des Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186361v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of monomer evaporation and void formation during reactive acrylic resin polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of thermoplastic CO2 assisted extrusion foaming: Exploring the process-microstructure relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Altinisik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Gacon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2025 - 28th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.2391-2398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903599-258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186423v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de mousses thermoplastiques réactives pour applications dans panneaux sandwich multifonctionnels</w:t>
               </w:r>
@@ -2117,256 +2117,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of thermoplastic CO2 assisted extrusion foaming: exploring the process-microstructure relationship</w:t>
+                <w:t xml:space="preserve">Experimental and computational study of the polymerization kinetics of a reactive acrylic thermoplastic resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Altinisik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
+                <w:t xml:space="preserve">Damien Gacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Michon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Meeting on Supercritical Fluids EMSF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Maribor, Slovenia</w:t>
+              <w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841974v1</w:t>
+                <w:t xml:space="preserve">hal-04696743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and computational study of the polymerization kinetics of a reactive acrylic thermoplastic resin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of thermoplastic CO2 assisted extrusion foaming: exploring the process-microstructure relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Altinisik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Gacon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.49-56</w:t>
+              <w:t xml:space="preserve">20th European Meeting on Supercritical Fluids EMSF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696743v1</w:t>
+                <w:t xml:space="preserve">hal-04841974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitrimers : Potential and Processability</w:t>
               </w:r>
@@ -2624,64 +2624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Dimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P&amp;C 2023 - Polymères et Composites pour l'aéronautique et le spatial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC et GFP, Sep 2023, Toulouse, France</w:t>
@@ -2861,64 +2861,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Dimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D’elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Quiroga Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3537,51 +3537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8070BD5F"/>
+    <w:nsid w:val="A0FD0152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3768,51 +3768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delia-raffaele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7660-6477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184594057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269539v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Elia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129055" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04578740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schenk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Calbiac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00796" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04073790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sanches" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Des" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53929" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03991012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Grabow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toumi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13581" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04219854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gajdowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Faderl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.079" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberling-Fux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24638" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Descarnps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.01.025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouke Hijlkema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.04.034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peraudeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2014.02.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Altinisik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chauvet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-258" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Briard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheruet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gacon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lafon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morlet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606774v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Elia Raffaele" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Des" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Dimos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bonneval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Toumi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855846v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Quiroga Cortes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferraro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Paternostro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Simonetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bruno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Box" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01146791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMAC0011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delia-raffaele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7660-6477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184594057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269539v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Elia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129055" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04578740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schenk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Calbiac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00796" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04073790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sanches" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Des" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53929" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03991012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Grabow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toumi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13581" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04219854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gajdowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Faderl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.079" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberling-Fux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24638" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Descarnps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.01.025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouke Hijlkema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.04.034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peraudeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2014.02.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gacon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186361v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Briard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheruet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Altinisik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chauvet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-258" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lafon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morlet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606774v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Elia Raffaele" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Des" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Dimos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bonneval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Toumi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855846v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Quiroga Cortes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferraro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Paternostro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Simonetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bruno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Box" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01146791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMAC0011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>