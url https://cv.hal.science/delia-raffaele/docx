--- v1 (2026-04-01)
+++ v2 (2026-05-16)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">184594057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">gULq09EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -174,1340 +195,1738 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and modeling of an acrylic thermoplastic resin polymerization: Influence of reactive mixture composition on temperature dependent kinetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Multiphysics CFD Modelling of Porosity Evolution in Thermoset Prepreg Microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. d'Elia</w:t>
+                <w:t xml:space="preserve">Anne Lise Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cheruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129055⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 451, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-5rElXG⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269539v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy Vitrimer Formulation for Resin Transfer Molding: Reactivity, Process, and Material Characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of Temperature and Moisture Concentration in Autoclave-Cured Epoxy Resin Using Physics-Informed Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wancley Pedruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pablo Montes Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Labastie</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar Sampaio Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.4c00796⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 451, pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-12AeQc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578740v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and numerical modeling of a viscoelastic expandable epoxy foam: Time–temperature transformation and time–temperature equivalence diagrams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meshless Transient Thermal Modeling of Polymer Composite Curing with Exothermic Heat Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wancley Pedruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pablo Montes Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar Sampaio Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.53929⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 451, pp.87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-c6k3HY⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073790v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical performance of continuous carbon fibre composite materials produced by a modified 3D printer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis and modeling of an acrylic thermoplastic resin polymerization: Influence of reactive mixture composition on temperature dependent kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13581⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 338, pp.129055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991012v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Limits of High- T g Epoxy Vitrimers Produced through Resin-Transfer Molding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Epoxy Vitrimer Formulation for Resin Transfer Molding: Reactivity, Process, and Material Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine de Calbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labastie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c10007⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.6087-6095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.4c00796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219854v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and optical properties of MgAl2O4 ceramics and ballistic efficiency of spinel based armour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization and numerical modeling of a viscoelastic expandable epoxy foam: Time–temperature transformation and time–temperature equivalence diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Des</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gajdowski</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guilhem Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.03.079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.53929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850557v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dicumyl peroxide concentration on the polymerization kinetics of a polysilazane system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaele D’elia</w:t>
+                <w:t xml:space="preserve">Thermomechanical performance of continuous carbon fibre composite materials produced by a modified 3D printer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Grabow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Descamps</w:t>
+                <w:t xml:space="preserve">M. Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.24638⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.e13581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700705v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cure kinetics of a polysilazane system: Experimental characterization and numerical modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Descarnps</w:t>
+                <w:t xml:space="preserve">Exploring the Limits of High- T g Epoxy Vitrimers Produced through Resin-Transfer Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D’elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labastie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.01.025⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (39), pp.46357-46367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c10007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609115v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of SiC-based refractory concrete in hybrid rocket nozzles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+                <w:t xml:space="preserve">Mechanical and optical properties of MgAl2O4 ceramics and ballistic efficiency of spinel based armour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gajdowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+                <w:t xml:space="preserve">Norbert Faderl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouke Hijlkema</w:t>
+                <w:t xml:space="preserve">Judith Böhmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 126 (SI), p. 168-177. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (13), pp.18199-18211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2016.04.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.03.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609028v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary tests of silicon carbide based concretes for hybrid rocket nozzles in a solar furnace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effect of dicumyl peroxide concentration on the polymerization kinetics of a polysilazane system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D’elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie del Confetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eberling-Fux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (6), p.859-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.24638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cure kinetics of a polysilazane system: Experimental characterization and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie del Confetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eberling-Fux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Descarnps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, p. 40-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental analysis of SiC-based refractory concrete in hybrid rocket nozzles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouke Hijlkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Astronautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (SI), p. 168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2016.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary tests of silicon carbide based concretes for hybrid rocket nozzles in a solar furnace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99, pp.242-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actaastro.2014.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1517,1709 +1936,1709 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of monomer evaporation and void formation during reactive acrylic resin polymerization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of thermoplastic CO2 assisted extrusion foaming: Exploring the process-microstructure relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Altinisik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2025 - 28th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.2391-2398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903599-258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186423v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la simulation numérique des pores dans des pièces composites stratifiées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Multi-Physics Simulation of Void Evolution in Thermoset Prepreg UD Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cheruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif sur Yvette, France. 6 p</w:t>
+              <w:t xml:space="preserve">17ème Journées d'Etudes des Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186361v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Physics Simulation of Void Evolution in Thermoset Prepreg UD Laminates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Study of monomer evaporation and void formation during reactive acrylic resin polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journées d'Etudes des Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif sur Yvette, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377406v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of thermoplastic CO2 assisted extrusion foaming: Exploring the process-microstructure relationship</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vers la simulation numérique des pores dans des pièces composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cheruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2025 - 28th International ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif sur Yvette, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272232v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de mousses thermoplastiques réactives pour applications dans panneaux sandwich multifonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Morlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and computational study of the polymerization kinetics of a reactive acrylic thermoplastic resin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of thermoplastic CO2 assisted extrusion foaming: exploring the process-microstructure relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Altinisik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.49-56</w:t>
+              <w:t xml:space="preserve">20th European Meeting on Supercritical Fluids EMSF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696743v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of thermoplastic CO2 assisted extrusion foaming: exploring the process-microstructure relationship</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental and computational study of the polymerization kinetics of a reactive acrylic thermoplastic resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Michon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Meeting on Supercritical Fluids EMSF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Maribor, Slovenia</w:t>
+              <w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841974v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitrimers : Potential and Processability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labastie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JST Fin de Vie des Composites AMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Albi, May 2024, IMT Mines Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un panneau sandwich multifonctionnel à base de mousse expansive pour application en intérieur cabine avion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">d'Elia Raffaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Des</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 - Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de mousses polymères par extrusion assistée par CO2 supercritique : assemblage d'âme pour panneaux sandwich aéronautiques et caractérisation des propriétés acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Dimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P&amp;C 2023 - Polymères et Composites pour l'aéronautique et le spatial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC et GFP, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologically inspired 4D printing of high performance composite materials with temperature triggered shape-change for space applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ugo Lafont</w:t>
+                <w:t xml:space="preserve">Supercritical CO2 assisted foam extrusion for aeronautical sandwich structure manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Dimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D’elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Enrique Quiroga Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM20 - European Conference on Composite Materials - Composites meet Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCM20 - European Conference on Composite Materials - Composites Meet Sustainability (2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCM - European Society for Composite Materials, Jun 2022, Lausanne, Switzerland. pp.1472-1479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855927v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2 assisted foam extrusion for aeronautical sandwich structure manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luis Enrique Quiroga Cortes</w:t>
+                <w:t xml:space="preserve">Biologically inspired 4D printing of high performance composite materials with temperature triggered shape-change for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM20 - European Conference on Composite Materials - Composites Meet Sustainability (2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCM20 - European Conference on Composite Materials - Composites meet Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855846v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermo-mechanical and ablative behaviour of silicon carbide based concretes exposed to hybrid propulsion environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Peraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th IAC - International Astronautical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Beijing, China. p.5905-5913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a manned mars mission with Nuclear Electric Propulsion (NEP) system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D’elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Paternostro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Simonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAC 2009 - 60th International Astronautical Congress 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Daejeon, South Korea. pp.6586-6599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3229,130 +3648,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIÈCE CYLINDRIQUE À STRUCTURE SANDWICH, PROCÉDÉ DE FABRICATION D’UNE TELLE PIÈCE ET SON UTILISATION POUR LE STOCKAGE DE DÉCHETS RADIOACTIFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Box</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3115533A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3362,114 +3781,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermomécanique et en ablation d'un béton réfractaire à base de SiC pour applications en propulsion hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Ecole des Mines d'Albi-Carmaux, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014EMAC0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01146791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3537,51 +3956,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0FD0152"/>
+    <w:nsid w:val="8B78DF5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3768,51 +4187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delia-raffaele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7660-6477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184594057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269539v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Elia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129055" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04578740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schenk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Calbiac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00796" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04073790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sanches" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Des" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53929" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03991012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Grabow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toumi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13581" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04219854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gajdowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Faderl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.079" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberling-Fux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24638" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Descarnps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.01.025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouke Hijlkema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.04.034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peraudeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2014.02.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gacon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186361v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Briard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheruet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Altinisik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chauvet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-258" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lafon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morlet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606774v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Elia Raffaele" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Des" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Dimos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bonneval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Toumi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855846v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Quiroga Cortes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferraro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Paternostro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Simonetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bruno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Box" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01146791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMAC0011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delia-raffaele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7660-6477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184594057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=gULq09EAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05598237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Briard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheruet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5rElXG" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05597424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wancley Pedruzzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tosi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pablo Montes Quiroz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Sampaio Dutra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-12AeQc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05598332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-c6k3HY" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269539v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Elia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04578740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schenk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Calbiac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00796" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04073790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sanches" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Des" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53929" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03991012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Grabow" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toumi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13581" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04219854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gajdowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Faderl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberling-Fux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24638" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Descarnps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.01.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouke Hijlkema" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.04.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peraudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2014.02.027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Altinisik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chauvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-258" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Briard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gacon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186361v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lafon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morlet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mathieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Elia Raffaele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Des" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Dimos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bonneval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Quiroga Cortes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Toumi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferraro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Paternostro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Simonetti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bruno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Box" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01146791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMAC0011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>