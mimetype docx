--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -464,295 +464,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Transition Temperature Governing the Photoinduced Reversible Solid-to-Liquid Transition of Azobenzene-Containing Polymers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highlight on commercial SERS substrates and on optimized nanorough large-area SERS-based sensors: a Raman study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boussonnière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Castanet</w:t>
+                <w:t xml:space="preserve">M. Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Taugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01256⟩</w:t>
+              <w:t xml:space="preserve">Applied Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n.a, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13204-023-02972-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295433v1</w:t>
+                <w:t xml:space="preserve">hal-04301407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlight on commercial SERS substrates and on optimized nanorough large-area SERS-based sensors: a Raman study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Delorme</w:t>
+                <w:t xml:space="preserve">Measurement of the Transition Temperature Governing the Photoinduced Reversible Solid-to-Liquid Transition of Azobenzene-Containing Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Douillard</w:t>
+                <w:t xml:space="preserve">Anne Boussonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Nanoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n.a, </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (9), pp.7358-7363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13204-023-02972-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301407v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative PEEM and Raman study of nanorough Au SERS-Active substrates for molecular sensing applications</w:t>
               </w:r>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louiza Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Ouhenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,51 +1651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Giermanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Ben-Jabrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1794,51 +1794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothea Siegel-Axel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1915,51 +1915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 170, pp.109012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2152,51 +2152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From macroplastics to microplastics: Role of water in the fragmentation of polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanon Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2653,51 +2653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of membranes composed of gel-phase or fluid-phase phospholipids probed on liposomes by atomic force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3234,51 +3234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3574,441 +3574,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography of nanometric thin films with three-wavelength digital interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of Polymer Ultrathin Films (&amp;lt;7 nm) Made by a Top-Down Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Picart</w:t>
+                <w:t xml:space="preserve">Aparna Beena Unni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokrane Malek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rahma Moalla</w:t>
+                <w:t xml:space="preserve">Elvia Anabela Chavez Panduro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro/Nanolithography, MEMS, and MOEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JMM.14.4.041309⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (8), pp.8184-8193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b02381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905601v1</w:t>
+                <w:t xml:space="preserve">hal-02344158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Polymer Ultrathin Films (&amp;lt;7 nm) Made by a Top-Down Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+                <w:t xml:space="preserve">Kinetic analysis of the interaction of Mos1 transposase with its inverted terminal repeats reveals new insight into the protein-DNA complex assembly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aparna Beena Unni</w:t>
+                <w:t xml:space="preserve">N Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvia Anabela Chavez Panduro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+                <w:t xml:space="preserve">N Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b02381⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.140-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201402466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344158v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic analysis of the interaction of Mos1 transposase with its inverted terminal repeats reveals new insight into the protein-DNA complex assembly.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topography of nanometric thin films with three-wavelength digital interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Delorme</w:t>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bouchet</w:t>
+                <w:t xml:space="preserve">Mokrane Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Renault</w:t>
+                <w:t xml:space="preserve">Jorge Garcia-Sucerquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu E Edely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201402466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micro/Nanolithography, MEMS, and MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JMM.14.4.041309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01128678v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast acousto-plasmonics in gold nanoparticle superlattices</w:t>
               </w:r>
@@ -4046,51 +4046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (17), </w:t>
@@ -4154,51 +4154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabendra Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Sanyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4297,51 +4297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Piyanzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4427,51 +4427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. K. Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4849,51 +4849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gourbil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (14), pp.7391-7397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4966,51 +4966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenyin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhonghua Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5100,51 +5100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (2), pp.717-726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5363,51 +5363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5452,290 +5452,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power law in swelling of ultra-thin polymer films</w:t>
+                <w:t xml:space="preserve">Competition Between Steric Hindrance and Hydrogen Bonding in the Formation of Supramolecular Bottle Brush Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mukherjee</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.06.025⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (19), pp.7911--7919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma401167n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354068v1</w:t>
+                <w:t xml:space="preserve">hal-01696694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition Between Steric Hindrance and Hydrogen Bonding in the Formation of Supramolecular Bottle Brush Polymers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power law in swelling of ultra-thin polymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (17), pp.4669-4674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.06.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma401167n⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01696694v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterning surface by site selective capture of biopolymer hydrogel beads</w:t>
               </w:r>
@@ -5747,51 +5747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5906,51 +5906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Hua Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6027,51 +6027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6265,51 +6265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-Selective Surface Modification Using Enzymatic Soft Lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guyomard-Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6555,51 +6555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Zimny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6676,51 +6676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiko Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6797,51 +6797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembled Monolayers of Bisphosphonates: Influence of Side Chain Steric Hindrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6970,51 +6970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (18), pp.6927-6931. </w:t>
@@ -7104,51 +7104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Edely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (3), pp.821-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7486,51 +7486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evidence of the Electrostatic Contribution to the Bending Rigidity of Charged Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7684,51 +7684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dejugnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 303 (1-2), pp.14-29. </w:t>
@@ -7778,51 +7778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct method to study membrane rigidity of small vesicles based on atomic force microscope force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7869,51 +7869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled modification of octadecyltrichlorosilane self-assembled monolayer by CO2 plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7998,51 +7998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Immobilization and Mechanical Properties of Catanionic Hollow Faceted Polyhedrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8145,51 +8145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyelectrolyte Films Based on Polysaccharides of Different Conformations: Effects on Multilayer Structure and Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjoern Schoeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Doench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8266,51 +8266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azobenzene-Containing Monolayer with Photoswitchable Wettability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8395,51 +8395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Route for the Elaboration of Polyolefin Surfaces Bearing Azo Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8550,51 +8550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of polymer bridging on rheological properties of dispersions of charged silica particles in the presence of low-molecular-weight physically adsorbed poly(ethylene oxide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abbas Zaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 41 (5), pp.408-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8948,51 +8948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanon Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Valery-en-Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9267,51 +9267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin polymer films as a model platform for the study of microplastic formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanon Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9375,51 +9375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin polymer films as a model platform for the study of microplastic formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanon Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9457,51 +9457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie à force atomique et spectroscopie de force pour l’étude de la matière molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9526,51 +9526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM investigation of the glass temperature and stability of thin polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9628,277 +9628,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density variations of polymer thin films studied by nanoparticle adsorption</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STABILITY, GLASS TRANSITION TEMPERATURE AND DENSITY OF THIN POLYMER FILMS: ROLE OF THE INTERFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Nanostructured Materials and Nanocomposites (ICNM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Kottayam Kerala, India</w:t>
+              <w:t xml:space="preserve">EUROPEAN POLYMER FEDERATION CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505321v1</w:t>
+                <w:t xml:space="preserve">hal-05506934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STABILITY, GLASS TRANSITION TEMPERATURE AND DENSITY OF THIN POLYMER FILMS: ROLE OF THE INTERFACES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density variations of polymer thin films studied by nanoparticle adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparna Beena Unni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN POLYMER FEDERATION CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Nanostructured Materials and Nanocomposites (ICNM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Kottayam Kerala, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506934v1</w:t>
+                <w:t xml:space="preserve">hal-05505321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puzzling properties of ultrathin polymer films</w:t>
               </w:r>
@@ -10061,51 +10061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIMS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Tsukuba, Japan</w:t>
@@ -10134,51 +10134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field and contact-less topography of nanometric thin films based on multiwavelength interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10268,51 +10268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of ultrathin polymer film stratification by AFM force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10393,51 +10393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable polymer thin films (&amp;lt;7nm) obtained by means of top down solvent rinsing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aparna Beena Unni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10445,51 +10445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème colloque national du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Luxembourg, France</w:t>
@@ -10544,51 +10544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10665,51 +10665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10786,51 +10786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10907,51 +10907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11015,51 +11015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiko Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11168,51 +11168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11276,51 +11276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of membranes composed of gel-phase or fluid-phase phospholipids probed by AFM on liposomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11401,51 +11401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés mécaniques de membranes lipidiques en phase gel ou fluide investiguées par microscopie à force atomique et nano-indentation de liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11522,51 +11522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid domains in the milk fat globule membrane: the dynamics investigated in situ in milk as a function of temperature and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11643,51 +11643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of membranes composed of milk polar lipids in the gel or fluid-phase probed by AFM on liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11898,51 +11898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12019,51 +12019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Beury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12133,51 +12133,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini manuel de mécanique du point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12363,51 +12363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de Fabrication d’un motif métallique nanostructuré et motif métallique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Edely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12573,51 +12573,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par Microscopie à Force Atomique du comportement de films minces et d’assemblages polymère en température et humidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Le Mans Université, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12725,51 +12725,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27EC9EB3"/>
+    <w:nsid w:val="F2834ED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12956,51 +12956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delormenicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4195-2000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081978995" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boussonniere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14030275" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxiu Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Thr&#233;ard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedong Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boussonni&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01256" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taugeron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-023-02972-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taugeron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Rahmani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Douillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04153549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;tr&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Rakwe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121861" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanon Julienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109791" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03554320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Abidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouhenia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.103399" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111297" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110608" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03549782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Rmaidi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Zelzer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sindji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111852" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giermanska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben-Jabrallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123934" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula S. Hege" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Siegel-Axel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kohler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Houerou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00359" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julienne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.109012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F2LFWXC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lomonosov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9040736" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318540v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124409" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905611v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.08.138" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMTR591M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beena Unni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giermanska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Bal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02617" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Et Thakafy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00363" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souheib Chebil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Kumar Bal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.06.044" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-289ZCZQ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.11.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4DTZ81P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Ayche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ventura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minisini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.06.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCW4BTDB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02435" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.1-2.121-136" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01905173v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15056-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905601v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Sucerquia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.14.4.041309" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Beena Unni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Anabela Chavez Panduro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b02381" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128678v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esnault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delorme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402466" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWC9J5N1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174304" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabendra Mukherjee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Sanyal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5002607" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Minisini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Messager" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piyanzina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0022476614050072" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354018v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501639z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01901212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Esnault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402451" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L455PF9M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KKPBXGF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354049v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourbil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401107s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354035v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyin Ni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Shen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4806209" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354044v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304621k" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458393v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200885" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32F3D67FAB3D3D38308B9D5E4F6FE6181EB23C6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772644" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354068v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mukherjee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.06.025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTS7X6VT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696694v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonteneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401167n" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354137v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Fang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.01.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TG0MRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Yin Ni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Hua Shen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3684737" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354134v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beury" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301293r" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748229v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan E. Wolf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Lieberwirth" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Natalio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd20045g" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354145v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2007843" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004535v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jean-Robert Delcroix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Kien Tran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM10770D" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354167v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Henderson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zimny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902224t" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354160v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Winter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bizot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100953f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354274v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecollinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8039576" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354180v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagrario Pascual" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma900987m" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354287v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pattier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Edely" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702777k" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BRVJ96B1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354293v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Dutreilh-Colas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Yan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labrot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.11.028" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP8BC09L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glinel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meister" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.03.028" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BW0LZW4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354313v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#246;hwald" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068252v" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CFKPK5MW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354301v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sch&#246;nhoff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bausch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.02.054" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS0PRNLF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354321v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fery" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.030901" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344153v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.105" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58W316XJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344155v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laschewsky" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Weinkamer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054473+" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354317v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Schoeler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Doench" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Sukhorukov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fery" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060378a" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344151v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la051517x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSLMG408-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344149v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debarnot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026926x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FL1R580B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344150v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbas Zaman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-001-0215-x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FBR9W25K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505402v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505448v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505425v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505465v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505145v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505476v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505512v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505506v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505321v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506934v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506654v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Sanyal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjistha Mukherjee" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505334v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905602v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malek" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Sucerquia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184631" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506637v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505306v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823170v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lack" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823831v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815005v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821825v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819856v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581640v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303974v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454626v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454625v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800560v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872843v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803978v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808827v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Beury" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505652v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295512v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17061-9_7" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505674v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007804v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05519268v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delormenicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4195-2000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081978995" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boussonniere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14030275" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxiu Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Thr&#233;ard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedong Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taugeron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-023-02972-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boussonni&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01256" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taugeron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Rahmani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Douillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04153549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;tr&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Rakwe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121861" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanon Julienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109791" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03554320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Abidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouhenia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.103399" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111297" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110608" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03549782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Rmaidi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Zelzer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sindji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111852" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giermanska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben-Jabrallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123934" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula S. Hege" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Siegel-Axel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kohler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Houerou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00359" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julienne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.109012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F2LFWXC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lomonosov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9040736" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318540v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124409" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905611v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.08.138" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMTR591M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beena Unni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giermanska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Bal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02617" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Et Thakafy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00363" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souheib Chebil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Kumar Bal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.06.044" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-289ZCZQ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.11.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4DTZ81P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Ayche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ventura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minisini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.06.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCW4BTDB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02435" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.1-2.121-136" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01905173v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15056-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344158v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Beena Unni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Anabela Chavez Panduro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b02381" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128678v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esnault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delorme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402466" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWC9J5N1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905601v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Sucerquia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.14.4.041309" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174304" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabendra Mukherjee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Sanyal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5002607" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Minisini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Messager" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piyanzina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0022476614050072" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354018v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501639z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01901212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Esnault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402451" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L455PF9M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KKPBXGF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354049v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourbil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401107s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354035v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyin Ni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Shen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4806209" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354044v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304621k" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458393v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200885" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32F3D67FAB3D3D38308B9D5E4F6FE6181EB23C6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772644" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696694v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonteneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401167n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354068v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mukherjee" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.06.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTS7X6VT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354137v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Fang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.01.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TG0MRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Yin Ni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Hua Shen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3684737" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354134v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beury" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301293r" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748229v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan E. Wolf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Lieberwirth" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Natalio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd20045g" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354145v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2007843" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004535v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jean-Robert Delcroix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Kien Tran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM10770D" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354167v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Henderson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zimny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902224t" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354160v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Winter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bizot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100953f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354274v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecollinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8039576" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354180v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagrario Pascual" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma900987m" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354287v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pattier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Edely" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702777k" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BRVJ96B1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354293v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Dutreilh-Colas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Yan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labrot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.11.028" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP8BC09L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glinel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meister" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.03.028" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BW0LZW4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354313v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#246;hwald" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068252v" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CFKPK5MW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354301v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sch&#246;nhoff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bausch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.02.054" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS0PRNLF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354321v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fery" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.030901" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344153v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.105" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58W316XJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344155v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laschewsky" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Weinkamer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054473+" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354317v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Schoeler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Doench" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Sukhorukov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fery" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060378a" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344151v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la051517x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSLMG408-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344149v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debarnot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026926x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FL1R580B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344150v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbas Zaman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-001-0215-x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FBR9W25K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505402v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505448v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505425v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505465v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505145v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505476v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505512v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505506v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506934v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505321v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506654v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Sanyal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjistha Mukherjee" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505334v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905602v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malek" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Sucerquia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184631" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506637v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505306v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823170v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lack" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823831v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815005v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821825v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819856v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581640v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303974v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454626v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454625v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800560v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872843v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803978v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808827v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Beury" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505652v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295512v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17061-9_7" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505674v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007804v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05519268v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>