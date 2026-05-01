--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -162,195 +162,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Azopolymer for Photo-Switchable Adhesive Applications</w:t>
+                <w:t xml:space="preserve">Rubber-to-Liquid Transition in Amorphous Polymer Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adrien Delanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boussonniere</w:t>
+                <w:t xml:space="preserve">Viktoriia Drebezghova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Castanet</w:t>
+                <w:t xml:space="preserve">Philippe Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Billon</w:t>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (3), pp.275. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings14030275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6c00362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513596v1</w:t>
+                <w:t xml:space="preserve">hal-05597060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically Controlled Nano-Transducers Based on Cleaved Superlattices for Monitoring Gigahertz Surface Acoustic Vibrations</w:t>
               </w:r>
@@ -464,6207 +464,6207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlight on commercial SERS substrates and on optimized nanorough large-area SERS-based sensors: a Raman study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of an Azopolymer for Photo-Switchable Adhesive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rahmani</w:t>
+                <w:t xml:space="preserve">Laurence Pessoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Taugeron</w:t>
+                <w:t xml:space="preserve">Anne Boussonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rousseau</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Delorme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Douillard</w:t>
+                <w:t xml:space="preserve">Laurent Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Nanoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13204-023-02972-6⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings14030275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301407v1</w:t>
+                <w:t xml:space="preserve">hal-04513596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Transition Temperature Governing the Photoinduced Reversible Solid-to-Liquid Transition of Azobenzene-Containing Polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Billon</w:t>
+                <w:t xml:space="preserve">Highlight on commercial SERS substrates and on optimized nanorough large-area SERS-based sensors: a Raman study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boussonnière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Castanet</w:t>
+                <w:t xml:space="preserve">P. Taugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01256⟩</w:t>
+              <w:t xml:space="preserve">Applied Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n.a, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13204-023-02972-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295433v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative PEEM and Raman study of nanorough Au SERS-Active substrates for molecular sensing applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Faure</w:t>
+                <w:t xml:space="preserve">Measurement of the Transition Temperature Governing the Photoinduced Reversible Solid-to-Liquid Transition of Azobenzene-Containing Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Douillard</w:t>
+                <w:t xml:space="preserve">Anne Boussonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (13), pp.11135-11143. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (9), pp.7358-7363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.3c01050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295437v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the horns of a dilemma: Evaluation of synthetic and natural textile microfibre effects on the physiology of the pacific oyster Crassostrea gigas</w:t>
+                <w:t xml:space="preserve">Quantitative PEEM and Raman study of nanorough Au SERS-Active substrates for molecular sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Détrée</w:t>
+                <w:t xml:space="preserve">Pierre Taugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Labbé</w:t>
+                <w:t xml:space="preserve">Meryem Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+                <w:t xml:space="preserve">Mathilde Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Prado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria El Rakwe</w:t>
+                <w:t xml:space="preserve">Ludovic Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121861⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (13), pp.11135-11143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.3c01050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153549v1</w:t>
+                <w:t xml:space="preserve">hal-04295437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin polyethylene (LDPE) films with controlled crystalline morphology for studying plastic weathering and microplastic generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the horns of a dilemma: Evaluation of synthetic and natural textile microfibre effects on the physiology of the pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Détrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanon Julienne</w:t>
+                <w:t xml:space="preserve">Clémentine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Lagarde</w:t>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enora Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria El Rakwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109791⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 331 (Part 2), pp.121861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796776v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using saponified olive oil to make cost effective calcium carbonate particles superhydrophobic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin polyethylene (LDPE) films with controlled crystalline morphology for studying plastic weathering and microplastic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Amiard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Delorme</w:t>
+                <w:t xml:space="preserve">Fanon Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Ouhenia</w:t>
+                <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (2), pp.103399. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.109791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.103399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554320v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-reversible solid to liquid transition of azobenzene containing polymers: Impact of the chemical structure and chain length</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using saponified olive oil to make cost effective calcium carbonate particles superhydrophobic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louiza Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Ouhenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111297⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), pp.103399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.103399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295445v1</w:t>
+                <w:t xml:space="preserve">hal-03554320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-triggered surface properties of a glycolized PolyEthylene Terephthalate film by surface-initiated ATRP of azobenzene monomer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photo-reversible solid to liquid transition of azobenzene containing polymers: Impact of the chemical structure and chain length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pessoni</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boussonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 156, pp.110608. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110608⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 174, pp.111297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858587v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the physico-chemical properties of polymeric microspheres functionalized with cell adhesion molecules on the behavior of mesenchymal stromal cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light-triggered surface properties of a glycolized PolyEthylene Terephthalate film by surface-initiated ATRP of azobenzene monomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111852⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.110608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03549782v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct experimental evidences of the density variation of ultrathin polymer films with thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the physico-chemical properties of polymeric microspheres functionalized with cell adhesion molecules on the behavior of mesenchymal stromal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Rmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Giermanska</w:t>
+                <w:t xml:space="preserve">Mischa Zelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Ben-Jabrallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Delorme</w:t>
+                <w:t xml:space="preserve">Laurence Sindji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+                <w:t xml:space="preserve">Raphaël Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 228, pp.123934. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.111852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269782v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03549782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymer Systems in Soft Tissue Engineering: Cell Compatibility and Effect Studies Including Material</w:t>
+                <w:t xml:space="preserve">Direct experimental evidences of the density variation of ultrathin polymer films with thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cordula S. Hege</w:t>
+                <w:t xml:space="preserve">Joanna Giermanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothea Siegel-Axel</w:t>
+                <w:t xml:space="preserve">Soumaya Ben-Jabrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad Kohler</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.0c00359⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, pp.123934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083263v1</w:t>
+                <w:t xml:space="preserve">hal-03269782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the crystalline structure on the fragmentation of weathered polyolefines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biopolymer Systems in Soft Tissue Engineering: Cell Compatibility and Effect Studies Including Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordula S. Hege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Julienne</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dorothea Siegel-Axel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.109012⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.0c00359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02363200v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Structural Phase Transition in Multiferroic (Bi1−x Prx)(Fe0.95 Mn0.05)O3 Thin Films by A Multi-Technique Approach Including Picosecond Laser Ultrasonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Raetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Lomonosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Avanesyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elton de Lima Savi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (4), pp.736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app9040736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From macroplastics to microplastics: Role of water in the fragmentation of polyethylene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence of the crystalline structure on the fragmentation of weathered polyolefines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.109012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.109012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02318540v1</w:t>
+                <w:t xml:space="preserve">hal-02363200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Strategy Based on Scanning Probe Lithography for Patterning Complex Metallic Nanostrutures on Rigid or Flexible Substrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+                <w:t xml:space="preserve">From macroplastics to microplastics: Role of water in the fragmentation of polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanon Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.201800134⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.124409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905611v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydrophilic and hydrophobic functionalization of flat TiO 2 /Ti surfaces on proteins adsorption</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative Strategy Based on Scanning Probe Lithography for Patterning Complex Metallic Nanostrutures on Rigid or Flexible Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Galtayries</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Portet</w:t>
+                <w:t xml:space="preserve">Mathieu E Edely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.08.138⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.201800134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01905613v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Density Variation of Confined Polymer Thin Films via Simple Model-Independent Nanoparticle Adsorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of hydrophilic and hydrophobic functionalization of flat TiO 2 /Ti surfaces on proteins adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beena Unni</w:t>
+                <w:t xml:space="preserve">Anouk Galtayries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vignaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. K. Bal</w:t>
+                <w:t xml:space="preserve">David Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02617⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 432, pp.15 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.08.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521765v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of membranes composed of gel-phase or fluid-phase phospholipids probed on liposomes by atomic force spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversibility in glass transition behavior after erasing stress induced by spin coating process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Delorme</w:t>
+                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00363⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529481v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility in glass transition behavior after erasing stress induced by spin coating process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties of milk sphingomyelin bilayer membranes in the gel phase: Effects of naturally complex heterogeneity, saturation and acyl chain length investigated on liposomes using AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.06.044⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697264v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of milk sphingomyelin bilayer membranes in the gel phase: Effects of naturally complex heterogeneity, saturation and acyl chain length investigated on liposomes using AFM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties of membranes composed of gel-phase or fluid-phase phospholipids probed on liposomes by atomic force spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lopez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 210, </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (21), pp.5117-5126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01686868v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural rubber based thin coating for MEMS encapsulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the Density Variation of Confined Polymer Thin Films via Simple Model-Independent Nanoparticle Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beena Unni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Ayche</w:t>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ventura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+                <w:t xml:space="preserve">J. Giermanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Minisini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pilard</w:t>
+                <w:t xml:space="preserve">J. K. Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2016.06.010⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp. 1027-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01905604v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent Assisted Rinsing : Stability/Instability of Ultrathin Polymer Residual Layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Vignaud</w:t>
+                <w:t xml:space="preserve">Natural rubber based thin coating for MEMS encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Ayche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+                <w:t xml:space="preserve">B. Minisini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02435⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.308 - 313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905605v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the threshold value issue of laser on quantitative analysis in Raman spectrometry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solvent Assisted Rinsing : Stability/Instability of Ultrathin Polymer Residual Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beena Unni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/i2m.15.1-2.121-136⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.1807 - 1815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905606v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of ultrathin polymer film stratification by AFM force spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the threshold value issue of laser on quantitative analysis in Raman spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1-2), pp.121 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/i2m.15.1-2.121-136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15056-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01905173v1</w:t>
+                <w:t xml:space="preserve">hal-01905606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Polymer Ultrathin Films (&amp;lt;7 nm) Made by a Top-Down Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aparna Beena Unni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvia Anabela Chavez Panduro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (8), pp.8184-8193. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b02381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic analysis of the interaction of Mos1 transposase with its inverted terminal repeats reveals new insight into the protein-DNA complex assembly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (1), pp.140-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.201402466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography of nanometric thin films with three-wavelength digital interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Garcia-Sucerquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu E Edely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micro/Nanolithography, MEMS, and MOEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JMM.14.4.041309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast acousto-plasmonics in gold nanoparticle superlattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Delorme</w:t>
+                <w:t xml:space="preserve">Experimental evidence of ultrathin polymer film stratification by AFM force spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.174304⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15056-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905603v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration Mediated Structural Transition of Triblock Copolymer Ultrathin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
+                <w:t xml:space="preserve">Ultrafast acousto-plasmonics in gold nanoparticle superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manabendra Mukherjee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A. Ayouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la5002607⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.174304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354027v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational analysis of [4-[(E)-phenylazo] phenyl]ethanol based on the comparison between the experimental and DFT calculated Raman spectra</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Densification and Depression in Glass Transition Temperature in Polystyrene Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. K. Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/s0022476614050072⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (39), pp.11599-11608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la501639z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354025v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification and Depression in Glass Transition Temperature in Polystyrene Thin Films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Vibrational analysis of [4-[(E)-phenylazo] phenyl]ethanol based on the comparison between the experimental and DFT calculated Raman spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Minisini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Piyanzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la501639z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (5), pp.843-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/s0022476614050072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354018v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of DNA Binding to Human Rad51 Protein by using Quartz Crystal Microbalance and Atomic Force Microscopy: Effects of ADP and BRC4-28 Peptide Inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Renodon-Cornière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masayuki Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Casse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (17), pp.3753 - 3760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201402451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot in Situ Mixed Film Formation by Azo Coupling and Diazonium Salt Electrografting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pilard</w:t>
+                <w:t xml:space="preserve">Concentration Mediated Structural Transition of Triblock Copolymer Ultrathin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabendra Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201300007⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (20), pp.5808-5816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la5002607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00980482v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-Induced Structural Transitions on Hybrid Nanothick Metal/Polymer Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gourbil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (14), pp.7391-7397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp401107s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing of crack breathing by pulsed laser-generated acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenyin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhonghua Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 133 (5), pp.3498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4806209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of Mounded Surfaces: Application to the Evolution of Ultrathin Gold Film Morphology with Deposition Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (2), pp.717-726. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la304621k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemically Modified Carbon and Chromium Surfaces for AFM Imaging of Double-Strand DNA Interaction with Transposase Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chénais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Casse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (2), pp.338-345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201200885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing of laser-induced crack closure by pulsed laser-generated acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (1), pp.014906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4772644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition Between Steric Hindrance and Hydrogen Bonding in the Formation of Supramolecular Bottle Brush Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (19), pp.7911--7919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma401167n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power law in swelling of ultra-thin polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (17), pp.4669-4674. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.06.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning surface by site selective capture of biopolymer hydrogel beads</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-Pot in Situ Mixed Film Formation by Azo Coupling and Diazonium Salt Electrografting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.01.024⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (9), pp.1793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201300007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354137v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing of laser-induced crack modulation by laser-monitored surface waves and surface skimming bulk waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the Architecture of Cellulose Nanocrystal–Poly(allylamine hydrochloride) Multilayered Thin Films: Influence of Dipping Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen-Yin Ni</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3684737⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (28), pp.10425-10436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la301293r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354126v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Architecture of Cellulose Nanocrystal–Poly(allylamine hydrochloride) Multilayered Thin Films: Influence of Dipping Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Merging models of biomineralisation with concepts of nonclassical crystallisation: is a liquid amorphous precursor involved in the formation of the prismatic layer of the Mediterranean Fan Mussel Pinna nobilis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan E. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moreau</w:t>
+                <w:t xml:space="preserve">Ingo Lieberwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Beury</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Filipe Natalio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la301293r⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159, pp.433-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2fd20045g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354134v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging models of biomineralisation with concepts of nonclassical crystallisation: is a liquid amorphous precursor involved in the formation of the prismatic layer of the Mediterranean Fan Mussel Pinna nobilis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterning surface by site selective capture of biopolymer hydrogel beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan E. Wolf</w:t>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Lieberwirth</w:t>
+                <w:t xml:space="preserve">Melanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Natalio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+                <w:t xml:space="preserve">Aiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 159, pp.433-448. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94, pp.369-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2fd20045g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748229v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-Selective Surface Modification Using Enzymatic Soft Lithography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Probing of laser-induced crack modulation by laser-monitored surface waves and surface skimming bulk waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Yin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Hua Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la2007843⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (3), pp.EL250-EL255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3684737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354145v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of hollow vaterite CaCO3 microspheres in supercritical carbon dioxide medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Jean-Robert Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Kien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (26), pp.9757-9761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C1JM10770D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO 2 Thin Films Self-Assembled with a Partly Fluorinated Surfactant Template</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site-Selective Surface Modification Using Enzymatic Soft Lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Zimny</w:t>
+                <w:t xml:space="preserve">Aurélie Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 26 (2), pp.1124-1129. </w:t>
+              <w:t xml:space="preserve">, 2011, 27 (12), pp.7629-7634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la902224t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la2007843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354167v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Colloidal Stability of Bacterial Cellulose Nanocrystal Suspensions for the Elaboration of Spin-Coated Cellulose-Based Model Surfaces</w:t>
               </w:r>
@@ -6676,51 +6676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiko Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6778,1877 +6778,2011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembled Monolayers of Bisphosphonates: Influence of Side Chain Steric Hindrance</w:t>
+                <w:t xml:space="preserve">TiO 2 Thin Films Self-Assembled with a Partly Fluorinated Surfactant Template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lecollinet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mark Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Zimny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 25 (14), pp.7828-7835. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la8039576⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 26 (2), pp.1124-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la902224t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354274v1</w:t>
+                <w:t xml:space="preserve">hal-02354167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Brush Copolymers Based on a Poly(1,4-butadiene) Backbone via the “Grafting From” Approach by ROMP and ATRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagrario Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (18), pp.6927-6931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma900987m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheap and Robust Ultraflat Gold Surfaces Suitable for High-Resolution Surface Modification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Self-Assembled Monolayers of Bisphosphonates: Influence of Side Chain Steric Hindrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Edely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 24 (3), pp.821-825. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la702777k⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 25 (14), pp.7828-7835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la8039576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02354287v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM evidence of perpendicular orientation of cylindrical craters on hybrid silica thin film templated by triblock copolymer</w:t>
+                <w:t xml:space="preserve">Cheap and Robust Ultraflat Gold Surfaces Suitable for High-Resolution Surface Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
+                <w:t xml:space="preserve">Bruno Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minhao Yan</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Mathieu Edely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (3), pp.821-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la702777k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.11.028⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354293v1</w:t>
+                <w:t xml:space="preserve">hal-02354287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catanionic bilayers as micro-crystals with in-plane ordered alternated charges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AFM evidence of perpendicular orientation of cylindrical craters on hybrid silica thin film templated by triblock copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Dutreilh-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+                <w:t xml:space="preserve">Minhao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Carrière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Meister</w:t>
+                <w:t xml:space="preserve">Philippe Labrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.03.028⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 602 (4), pp.829-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354298v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence of the Electrostatic Contribution to the Bending Rigidity of Charged Membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Hydration and internal properties of polyelectrolyte multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Schönhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Möhwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 303 (1-2), pp.14-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.02.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp068252v⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354313v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration and internal properties of polyelectrolyte multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Evidence of the Electrostatic Contribution to the Bending Rigidity of Charged Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gourbil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Schönhoff</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Delorme</w:t>
+                <w:t xml:space="preserve">H. Möhwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.02.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (10), pp.2503-2505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp068252v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354301v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct method to study membrane rigidity of small vesicles based on atomic force microscope force spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Delorme</w:t>
+                <w:t xml:space="preserve">Catanionic bilayers as micro-crystals with in-plane ordered alternated charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Glinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fery</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Hartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.030901⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 303 (1-2), pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354321v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled modification of octadecyltrichlorosilane self-assembled monolayer by CO2 plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 496 (2), pp.612-618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.09.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Immobilization and Mechanical Properties of Catanionic Hollow Faceted Polyhedrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Laschewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Weinkamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (4), pp.1752-1758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp054473+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyelectrolyte Films Based on Polysaccharides of Different Conformations: Effects on Multilayer Structure and Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjoern Schoeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Doench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleb Sukhorukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Fery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (6), pp.2065-2071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm060378a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azobenzene-Containing Monolayer with Photoswitchable Wettability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Direct method to study membrane rigidity of small vesicles based on atomic force microscope force spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la051517x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.030901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02344151v1</w:t>
+                <w:t xml:space="preserve">hal-02354321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Route for the Elaboration of Polyolefin Surfaces Bearing Azo Molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Azobenzene-Containing Monolayer with Photoswitchable Wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 19 (13), pp.5318-5322. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 21 (26), pp.12278-12282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la051517x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la026926x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02344149v1</w:t>
+                <w:t xml:space="preserve">hal-02344151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New Route for the Elaboration of Polyolefin Surfaces Bearing Azo Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (13), pp.5318-5322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la026926x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of polymer bridging on rheological properties of dispersions of charged silica particles in the presence of low-molecular-weight physically adsorbed poly(ethylene oxide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abbas Zaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 41 (5), pp.408-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00397-001-0215-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8658,2467 +8792,2467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-reversible solid to liquid transition of azobenzene containing polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boussonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème colloque national du Groupe Français d’études et d’applications des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-reversible solid to liquid transition of azobenzene containing polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boussonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUNCTIONAL MOLECULAR PHOTOSWITCHES FOR ENERGY STORAGE AND BEYOND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Force Microscopy (AFM) to study polymer weathering and fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanon Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Valery-en-Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revêtements à photo-transition solide-liquide réversible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid to liquid transition of azopolymer role of the glass temperature transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e édition du Colloque National du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin polymer films as a model platform for the study of microplastic formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanon Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin polymer films as a model platform for the study of microplastic formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanon Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la matière condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie à force atomique et spectroscopie de force pour l’étude de la matière molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM investigation of the glass temperature and stability of thin polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPM on SPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Leuven (Belgium), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STABILITY, GLASS TRANSITION TEMPERATURE AND DENSITY OF THIN POLYMER FILMS: ROLE OF THE INTERFACES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Density variations of polymer thin films studied by nanoparticle adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparna Beena Unni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN POLYMER FEDERATION CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Nanostructured Materials and Nanocomposites (ICNM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Kottayam Kerala, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506934v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density variations of polymer thin films studied by nanoparticle adsorption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">STABILITY, GLASS TRANSITION TEMPERATURE AND DENSITY OF THIN POLYMER FILMS: ROLE OF THE INTERFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Nanostructured Materials and Nanocomposites (ICNM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Kottayam Kerala, India</w:t>
+              <w:t xml:space="preserve">EUROPEAN POLYMER FEDERATION CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505321v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puzzling properties of ultrathin polymer films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence of ultrathin polymer film stratification by AFM force spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Manjistha Mukherjee</w:t>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFIPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">23iéme congrès général de la société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506654v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the exposure of ultrathin films of polystyrene to solvents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Delorme</w:t>
+                <w:t xml:space="preserve">Full-field and contact-less topography of nanometric thin films based on multiwavelength interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia-Sucerquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Edely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIMS Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2184631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505334v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field and contact-less topography of nanometric thin films based on multiwavelength interferometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Edely</w:t>
+                <w:t xml:space="preserve">Puzzling properties of ultrathin polymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjistha Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEFIPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905602v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of ultrathin polymer film stratification by AFM force spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">On the exposure of ultrathin films of polystyrene to solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23iéme congrès général de la société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Strasboug, France</w:t>
+              <w:t xml:space="preserve">NIMS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506637v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable polymer thin films (&amp;lt;7nm) obtained by means of top down solvent rinsing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aparna Beena Unni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème colloque national du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces biologiques fonctionnalisées et nanostructurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nanoscience &amp; Nanotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de films fins à base de cristaux de cellulose et de xyloglucane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Colloque National du Groupe Français d'Etudes et d'Applications des Polymères. Polymères Plurifonctionnels : de la Molécule à l’Assemblage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation de surfaces de biopolymères par microimpression enzymatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RBPG04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, L'île de Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation de surfaces de biopolymères par microimpression enzymatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Colloque National du Groupe Français d'Etudes et d'Applications des Polymères. Polymères Plurifonctionnels : de la Molécule à l’Assemblage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Films fins modèles de parois végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiko Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Colloque National du Groupe Français d'Etudes et d'Applications des Polymères. Polymères Plurifonctionnels : de la Molécule à l’Assemblage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11128,988 +11262,988 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key role of lipid composition and phase on the mechanical properties of membranes probed by AFM on liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Euro Fed Lipid Congress Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of membranes composed of gel-phase or fluid-phase phospholipids probed by AFM on liposomes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Propriétés mécaniques de membranes lipidiques en phase gel ou fluide investiguées par microscopie à force atomique et nano-indentation de liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM BioMed Conference Porto 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Porto, Portugal. , 2016</w:t>
+              <w:t xml:space="preserve">7. RBPGO Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303974v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés mécaniques de membranes lipidiques en phase gel ou fluide investiguées par microscopie à force atomique et nano-indentation de liposomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties of membranes composed of gel-phase or fluid-phase phospholipids probed by AFM on liposomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. RBPGO Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 2016</w:t>
+              <w:t xml:space="preserve">AFM BioMed Conference Porto 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Porto, Portugal. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454626v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid domains in the milk fat globule membrane: the dynamics investigated in situ in milk as a function of temperature and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres Biologie-Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of membranes composed of milk polar lipids in the gel or fluid-phase probed by AFM on liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Summit 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rotterdam, Netherlands. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de surfaces nano/micro-structurées pour limiter l’adhésion de micro-organismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact du procédé de fabrication : Microstructure et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Angers, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterning biopolymer surfaces by enzymatic soft lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 MRS Spring Meeting and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-structuration des films multicouches à base de nanocristaux de celluloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Beury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest" RBPGO5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Rennes, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12119,104 +12253,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini manuel de mécanique du point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2014, 978-2-10-071015-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12226,107 +12360,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithographic Processes for the Design of Biosurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design of Polymeric Platforms for Selective Biorecognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.157-195, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17061-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12336,117 +12470,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de Fabrication d’un motif métallique nanostructuré et motif métallique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Edely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016087551. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12456,100 +12590,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de surfaces à mouillabilité photo-contrôlable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université du Maine, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12559,105 +12693,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par Microscopie à Force Atomique du comportement de films minces et d’assemblages polymère en température et humidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Le Mans Université, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05519268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId386"/>
+      <w:footerReference w:type="default" r:id="rId391"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12725,51 +12859,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2834ED8"/>
+    <w:nsid w:val="ECD2BDE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12956,51 +13090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delormenicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4195-2000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081978995" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boussonniere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14030275" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxiu Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Thr&#233;ard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedong Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taugeron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-023-02972-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boussonni&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01256" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taugeron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Rahmani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Douillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04153549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;tr&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Rakwe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121861" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanon Julienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109791" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03554320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Abidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouhenia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.103399" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111297" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110608" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03549782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Rmaidi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Zelzer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sindji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111852" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giermanska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben-Jabrallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123934" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula S. Hege" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Siegel-Axel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kohler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Houerou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00359" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julienne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.109012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F2LFWXC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lomonosov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9040736" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318540v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124409" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905611v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.08.138" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMTR591M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beena Unni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giermanska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Bal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02617" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Et Thakafy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00363" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souheib Chebil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Kumar Bal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.06.044" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-289ZCZQ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.11.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4DTZ81P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Ayche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ventura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minisini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.06.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCW4BTDB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02435" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.1-2.121-136" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01905173v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15056-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344158v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Beena Unni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Anabela Chavez Panduro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b02381" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128678v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esnault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delorme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402466" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWC9J5N1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905601v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Sucerquia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.14.4.041309" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174304" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabendra Mukherjee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Sanyal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5002607" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Minisini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Messager" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piyanzina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0022476614050072" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354018v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501639z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01901212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Esnault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402451" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L455PF9M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KKPBXGF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354049v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourbil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401107s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354035v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyin Ni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Shen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4806209" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354044v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304621k" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458393v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200885" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32F3D67FAB3D3D38308B9D5E4F6FE6181EB23C6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772644" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696694v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonteneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401167n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354068v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mukherjee" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.06.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTS7X6VT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354137v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Fang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.01.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TG0MRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Yin Ni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Hua Shen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3684737" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354134v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beury" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301293r" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748229v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan E. Wolf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Lieberwirth" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Natalio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd20045g" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354145v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2007843" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004535v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jean-Robert Delcroix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Kien Tran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM10770D" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354167v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Henderson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zimny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902224t" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354160v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Winter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bizot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100953f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354274v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecollinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8039576" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354180v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagrario Pascual" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma900987m" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354287v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pattier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Edely" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702777k" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BRVJ96B1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354293v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Dutreilh-Colas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Yan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labrot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.11.028" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP8BC09L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glinel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meister" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.03.028" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BW0LZW4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354313v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#246;hwald" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068252v" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CFKPK5MW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354301v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sch&#246;nhoff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bausch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.02.054" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS0PRNLF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354321v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fery" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.030901" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344153v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.105" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58W316XJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344155v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laschewsky" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Weinkamer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054473+" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354317v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Schoeler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Doench" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Sukhorukov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fery" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060378a" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344151v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la051517x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSLMG408-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344149v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debarnot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026926x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FL1R580B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344150v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbas Zaman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-001-0215-x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FBR9W25K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505402v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505448v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505425v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505465v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505145v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505476v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505512v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505506v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506934v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505321v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506654v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Sanyal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjistha Mukherjee" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505334v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905602v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malek" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Sucerquia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184631" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506637v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505306v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823170v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lack" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823831v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815005v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821825v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819856v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581640v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303974v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454626v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454625v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800560v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872843v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803978v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808827v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Beury" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505652v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295512v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17061-9_7" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505674v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007804v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05519268v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delormenicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4195-2000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081978995" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delanoe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Drebezghova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecl&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6c00362" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxiu Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Thr&#233;ard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedong Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boussonniere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14030275" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taugeron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-023-02972-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boussonni&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taugeron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Rahmani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Douillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04153549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;tr&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Labb&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Rakwe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121861" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanon Julienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109791" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03554320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Abidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouhenia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.103399" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111297" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110608" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03549782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Rmaidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Zelzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sindji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111852" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giermanska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben-Jabrallah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123934" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula S. Hege" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Siegel-Axel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kohler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Houerou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00359" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lomonosov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9040736" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julienne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.109012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F2LFWXC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124409" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800134" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Fabre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.08.138" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMTR591M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souheib Chebil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Kumar Bal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.06.044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-289ZCZQ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Et Thakafy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.11.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4DTZ81P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00363" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beena Unni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giermanska" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Bal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02617" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905604v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Ayche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ventura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minisini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.06.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCW4BTDB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02435" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905606v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.1-2.121-136" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344158v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Beena Unni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Anabela Chavez Panduro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b02381" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esnault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delorme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402466" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWC9J5N1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Sucerquia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.14.4.041309" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01905173v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15056-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905603v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayouch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174304" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354018v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501639z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354025v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Minisini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Messager" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piyanzina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0022476614050072" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01901212v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Esnault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402451" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L455PF9M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabendra Mukherjee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Sanyal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5002607" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354049v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edely" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourbil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401107s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354035v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyin Ni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Shen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4806209" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304621k" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200885" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32F3D67FAB3D3D38308B9D5E4F6FE6181EB23C6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354063v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772644" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696694v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonteneau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401167n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354068v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mukherjee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.06.025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTS7X6VT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980482v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KKPBXGF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301293r" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748229v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan E. Wolf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Lieberwirth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Natalio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd20045g" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354137v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Fang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.01.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TG0MRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354126v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Yin Ni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Hua Shen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3684737" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004535v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jean-Robert Delcroix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Kien Tran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM10770D" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354145v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2007843" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354160v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Winter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bizot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100953f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354167v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Henderson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zimny" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902224t" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354180v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagrario Pascual" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma900987m" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354274v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecollinet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8039576" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354287v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pattier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Edely" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702777k" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BRVJ96B1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354293v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Dutreilh-Colas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Yan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labrot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.11.028" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP8BC09L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354301v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sch&#246;nhoff" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bausch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.02.054" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS0PRNLF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354313v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#246;hwald" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068252v" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CFKPK5MW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354298v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glinel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meister" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.03.028" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BW0LZW4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344153v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.105" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58W316XJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344155v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dubois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laschewsky" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Weinkamer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054473+" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354317v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Schoeler" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Doench" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Sukhorukov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fery" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060378a" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354321v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fery" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.030901" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344151v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la051517x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSLMG408-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344149v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debarnot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026926x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FL1R580B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344150v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbas Zaman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-001-0215-x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FBR9W25K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505402v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505448v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505425v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505465v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505145v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505483v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505476v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505512v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505506v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505321v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506934v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506637v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905602v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malek" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Sucerquia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184631" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506654v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Sanyal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjistha Mukherjee" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505334v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505306v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823170v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lack" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823831v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815005v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821825v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819856v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581640v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454626v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303974v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454625v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800560v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872843v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803978v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808827v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Beury" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505652v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295512v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17061-9_7" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505674v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007804v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05519268v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>