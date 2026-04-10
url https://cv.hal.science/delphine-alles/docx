--- v0 (2026-03-06)
+++ v1 (2026-04-10)
@@ -66,1251 +66,1779 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Vidéo (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monde en crises, civilisations en récits - l'universel est-il partout ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lilti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Zylberman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DÉCRIPT Séance 3 de l'axe Universalismes et gouvernance mondiale : Les Relations Internationales Globales et la transformation de l’ordre mondial : par-delà les discours sur le déclin de « l’Occident »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amitav Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DÉCRIPT Séance 1 de l'axe Europe Eurasie : Le civilisationnisme reconsidéré : explorer le tournant civilisationnel dans les politiques en Europe-Eurasie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Six</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations internationales en Asie du Sud-est : une perspective religieuse et extra-occidentale, entretien avec Delphine Allès (Inalco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l'Indonésie sur la scène internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda Djoehana Wiradikarta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilda Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots du nouveau monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Paquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 296 p., 2026, 9782271154712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order and Agency in the Indo-Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaffrelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Köllner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 270 p., 2025, The Sciences Po Series in International Relations and Political Economy, 978-3-031-89801-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-89802-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indo-Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaffrelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L'Enjeu mondial, 9782724643053</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paix et sécurité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. 2023, ‎ 978-2271142078</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jaffrelot</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2e édition, 320 p., 2023, Portail, 9782200634698</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">L'indo-Pacifique</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paix et sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions. 2023, 9782271142078</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches extra-occidentales de la paix et de la sécurité : une anthologie commentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. 129p, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part des dieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions. 2021, 9782271085931</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations internationales : cours, exercices corrigés, méthodes commentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jaffrelot</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, L'Enjeu mondial, 9782724643053</w:t>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.288, 2018, Portail, 9782200617370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 9782200617370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace mondial : l'Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Copinschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Maertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po. 2018, 9782724622959</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas espace mondial 2018, M-F. Durand (coord.), Presses de Sciences Po, 2018, 271 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Copinschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maertens Lucile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po. 2018, 978-2724622959</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transnational Islamic Actors and Indonesia’s Foreign Policy. Transcending the State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions. 2023, ‎ 978-2271142078</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, pp.178, 2016, 9780415560269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...823 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1320,2210 +1848,2210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Order(ing) and Agency in the Indo-Pacific: Analytical Issues and the Contributions of this Volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Köllner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaffrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Allès, Christophe Jaffrelot, Patrick Köllner (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Order and Agency in the Indo-Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-20, 2025, The Sciences Po Series in International Relations and Political Economy, 978-3-031-89801-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-89802-0_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Indo-Pacifique : naissance d'un concept « géopolitique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaffrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Allès &amp; Christophe Jaffrelot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'indo-Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L'Enjeu mondial, 9782724643053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilizing the South : Pluralizing and Complexifying Multilateralism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis of Multilateralism? Challenges and Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.177-196, 2023, The Sciences Po Series in International Relations and Political Economy, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-39671-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondements et les évolutions du multilatéralisme en Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisations internationales. Droit et politique de la gouvernance mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Presses de la Société Québécoise de Droit international</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faux retour et vraie incompréhension de la place du religieux sur la scène mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les faux retours de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXIII, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXIII, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXII, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion and international security. From confessionalization to securitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on religion and international relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXII, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Military Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Union’s Security Relations with Asian Partners. The European Union in International Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXI, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXI, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui compose l’Assemblée générale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Alles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume DEVIN; Franck PETITEVILLE; Simon TORDJMAN (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'assemblée générale des Nations unies. Une institution politique mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782724625455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les membres de l’Assemblée générale des Nations Unies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Science Po. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Assemblée générale de l’ONU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XX, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XX, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indonésie. Les accommodements du ‘pragmatisme’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRASEC / Indes Savantes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asie du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des diplomaties populistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etat du Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quête de statut, transgression et stigmatisations. Une matrice du changement social international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ned Lebow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde fragmenté. Autour de la sociologie des Relations internationales de Bertrand Badie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique bibliographique des Relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Science Po. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68 (18/2), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indonésie. Normalisation de la politique de Joko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRASEC / Indes Savantes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asie du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le néonationalisme, du nord au sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Etat du Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre et de la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique étrangère indonésienne, d’une troisième voie à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Indes Savantes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indonésie Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet, société civile et politique en Indonésie, en Malaisie et à Singapour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'ENS Lyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés civiles en Asie du Sud-Est, entre pilotage d’Etat et initiatives citoyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir sacré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Etat du Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnic and religious violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge handbook of security studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3533,147 +4061,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉCRIPT Séance 1 de l'axe Indo-Pacifique : « Civilisation chinoise » et « valeurs asiatiques » : perspectives critiques et regards pluridisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ciaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3683,104 +4211,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche, formation et expertise sur des terrains &amp;quot;empêchés&amp;quot; ou &amp;quot;entravés&amp;quot; : pratiques, méthodes et nouvelles ressources DATA PAPER #1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Perrodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3790,1712 +4318,1461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : universelles, décentrées, différentialistes ? Les sciences sociales face au défi renouvelé de la contextualisation et de la politisation des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Les sciences sociales entre universalisme et différentialisme : le retour des écoles nationales ?, 8, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2024.14681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dialogues interreligieux entre la Russie et l’indonésie : émergence d’une diplomatie religieuse aux finalités politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022/1 (1), pp.69-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Guillaume Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Petiteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Repenser l’international(isme) : variations sur les travaux de Guillaume Devin, 53 (2), pp.141-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1109195ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dialogues interreligieux entre la Russie et l’Indonésie: Une diplomatie religieuse aux finalités politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52 (1), pp.69-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La religion et la sécurité internationale. De la confessionnalisation à la sécuritisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Consumption to Production: The Extroversion of Indonesian Islamic Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Tho Seeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans-regional and -national studies of Southeast </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (2), pp.145-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/trn.2021.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From consumption to production : The extroversion of Indonesian Islamic education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Tho Seeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRaNS: Trans-Regional and -National Studies of Southeast Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premises, policies and multilateral whitewashing of broad security narratives: a Southeast-Asia based critique of ‘non-traditional security’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of International Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies indonésiennes de la Belt and Road Initiative. Des (mis)perceptions hégémoniques à l’ambiguïté stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agenda du décentrement en Relations internationales : les multiples voies d’un débat émergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los sistemas de proteccion de derechos humanos del Sur : una mirada a las interacciones entro multilateralismo global y regional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Egger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foro Internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduccion : El Sur y las transformaciones del multerateralismo : una perspectiva transdisciplinaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foro Internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singapour et les négociations multilatérales : l’identité de petit État sans la condition de petite puissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovereigntism in the international system: from change to split</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Alles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Badie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of International Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (2), pp.5-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3224/eris.v3i2.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue interreligieux en Indonésie : de la réinvention d’une tradition à sa projection internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Union européenne et Asie du sud-est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Alles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 535, pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02202571v1</w:t>
-              </w:r>
-[...249 lines deleted...]
-                <w:t xml:space="preserve">hal-04438055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Sur y las transformaciones del multerateralismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Albaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foro Internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56 (1), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5642,51 +5919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05530529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Badie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/les-mots-du-nouveau-monde/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05184253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaffrelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#246;llner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-89802-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89802-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04681068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100800850" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Le Gouriellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Levaillant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/relations-internationales-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01812232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Copinschi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Maertens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maertens Lucile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05184267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89802-0_1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89802-0_1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04697346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vennesson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Placidi-Frot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100115350#h2tabFormats" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Placidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ned Lebow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371441v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciaudo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gandil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castets" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrodin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14681" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176999v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tho Seeth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/trn.2021.6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fr&#233;con" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371342v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371325v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/eris.v3i2.02" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04089319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04438055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Testard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Djoehana Wiradikarta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Cabot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lilti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Brauman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Zylberman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Acharya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Laruelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Six" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04089319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04438055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Testard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Djoehana Wiradikarta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Cabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05530529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Badie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/les-mots-du-nouveau-monde/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05184253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaffrelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#246;llner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-89802-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89802-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04681068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100800850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Le Gouriellec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Levaillant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/relations-internationales-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01812232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Copinschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Maertens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maertens Lucile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05184267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89802-0_1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89802-0_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04697346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vennesson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Placidi-Frot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100115350#h2tabFormats" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Placidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ned Lebow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371441v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciaudo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gandil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castets" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851206v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrodin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14681" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tho Seeth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/trn.2021.6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fr&#233;con" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/eris.v3i2.02" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>