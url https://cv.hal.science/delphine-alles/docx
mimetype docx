--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -915,50 +915,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approches extra-occidentales de la paix et de la sécurité : une anthologie commentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. 129p, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paix et sécurité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -977,540 +1065,452 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. 2023, ‎ 978-2271142078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2e édition, 320 p., 2023, Portail, 9782200634698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04274230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paix et sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions. 2023, 9782271142078</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part des dieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions. 2021, 9782271085931</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations internationales : cours, exercices corrigés, méthodes commentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Grosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.288, 2018, Portail, 9782200617370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 9782200617370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
@@ -2447,324 +2447,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Military Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Union’s Security Relations with Asian Partners. The European Union in International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXII, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion and international security. From confessionalization to securitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on religion and international relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXII, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371217v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04371406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3221,843 +3221,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique bibliographique des Relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Science Po. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68 (18/2), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Indonésie. Les accommodements du ‘pragmatisme’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRASEC / Indes Savantes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asie du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des diplomaties populistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etat du Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quête de statut, transgression et stigmatisations. Une matrice du changement social international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ned Lebow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde fragmenté. Autour de la sociologie des Relations internationales de Bertrand Badie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chronique bibliographique des Relations internationales</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le néonationalisme, du nord au sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de Science Po. </w:t>
+              <w:t xml:space="preserve">La Découverte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 68 (18/2), 2018</w:t>
+              <w:t xml:space="preserve">L’Etat du Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indonésie. Normalisation de la politique de Joko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRASEC / Indes Savantes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asie du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le néonationalisme, du nord au sud</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la guerre et de la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique étrangère indonésienne, d’une troisième voie à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Indes Savantes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indonésie Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet, société civile et politique en Indonésie, en Malaisie et à Singapour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'ENS Lyon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés civiles en Asie du Sud-Est, entre pilotage d’Etat et initiatives citoyennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnic and religious violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge handbook of security studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir sacré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Etat du Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...291 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371471v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04371470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4408,541 +4408,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dialogues interreligieux entre la Russie et l’indonésie : émergence d’une diplomatie religieuse aux finalités politiques</w:t>
+                <w:t xml:space="preserve">Les dialogues interreligieux entre la Russie et l’Indonésie: Une diplomatie religieuse aux finalités politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (1), pp.69-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dialogues interreligieux entre la Russie et l’indonésie : émergence d’une diplomatie religieuse aux finalités politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022/1 (1), pp.69-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Guillaume Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Petiteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Repenser l’international(isme) : variations sur les travaux de Guillaume Devin, 53 (2), pp.141-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1109195ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les dialogues interreligieux entre la Russie et l’Indonésie: Une diplomatie religieuse aux finalités politiques</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From consumption to production : The extroversion of Indonesian Islamic education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Tho Seeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 52 (1), pp.69-100</w:t>
+              <w:t xml:space="preserve">TRaNS: Trans-Regional and -National Studies of Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La religion et la sécurité internationale. De la confessionnalisation à la sécuritisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Consumption to Production: The Extroversion of Indonesian Islamic Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Tho Seeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans-regional and -national studies of Southeast </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (2), pp.145-161. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/trn.2021.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/trn.2021.6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04176999v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04371269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premises, policies and multilateral whitewashing of broad security narratives: a Southeast-Asia based critique of ‘non-traditional security’</w:t>
               </w:r>
@@ -5142,125 +5142,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sovereigntism in the international system: from change to split</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of International Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3224/eris.v3i2.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Los sistemas de proteccion de derechos humanos del Sur : una mirada a las interacciones entro multilateralismo global y regional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Egger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foro Internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduccion : El Sur y las transformaciones del multerateralismo : una perspectiva transdisciplinaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5289,217 +5380,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foro Internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singapour et les négociations multilatérales : l’identité de petit État sans la condition de petite puissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371325v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03393510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue interreligieux en Indonésie : de la réinvention d’une tradition à sa projection internationale</w:t>
               </w:r>
@@ -5919,51 +5919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lilti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Brauman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Zylberman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Acharya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Laruelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Six" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04089319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04438055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Testard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Djoehana Wiradikarta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Cabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05530529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Badie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/les-mots-du-nouveau-monde/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05184253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaffrelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#246;llner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-89802-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89802-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04681068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100800850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Le Gouriellec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Levaillant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/relations-internationales-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01812232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Copinschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Maertens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maertens Lucile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05184267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89802-0_1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89802-0_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04697346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vennesson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Placidi-Frot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100115350#h2tabFormats" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Placidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ned Lebow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371441v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciaudo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gandil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castets" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851206v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrodin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14681" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tho Seeth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/trn.2021.6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fr&#233;con" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/eris.v3i2.02" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lilti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Brauman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Zylberman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Acharya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Laruelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Six" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04089319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04438055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Testard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Djoehana Wiradikarta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Cabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05530529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Badie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/les-mots-du-nouveau-monde/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05184253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaffrelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#246;llner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-89802-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89802-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04681068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100800850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Le Gouriellec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Levaillant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/relations-internationales-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01812232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Copinschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Maertens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maertens Lucile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05184267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89802-0_1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89802-0_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04697346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vennesson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371221v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Placidi-Frot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100115350#h2tabFormats" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Placidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371436v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ned Lebow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371441v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciaudo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gandil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castets" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851206v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrodin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14681" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tho Seeth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/trn.2021.6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fr&#233;con" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/eris.v3i2.02" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371335v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371325v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>