--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -915,638 +915,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2e édition, 320 p., 2023, Portail, 9782200634698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paix et sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions. 2023, 9782271142078</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paix et sécurité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. 2023, ‎ 978-2271142078</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approches extra-occidentales de la paix et de la sécurité : une anthologie commentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. 129p, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part des dieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions. 2021, 9782271085931</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions. 129p, 2023</w:t>
+                <w:t xml:space="preserve">Pierre Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 9782200617370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations internationales : cours, exercices corrigés, méthodes commentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions. 2023, ‎ 978-2271142078</w:t>
+                <w:t xml:space="preserve">Pierre Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.288, 2018, Portail, 9782200617370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...345 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812232v1</w:t>
-              </w:r>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-04177016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace mondial : l'Atlas</w:t>
               </w:r>
@@ -2447,1325 +2447,1325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Religion and international security. From confessionalization to securitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook on religion and international relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXII, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXII, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Military Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Union’s Security Relations with Asian Partners. The European Union in International Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les membres de l’Assemblée générale des Nations Unies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Placidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Science Po. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Assemblée générale de l’ONU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XXII, 2021</w:t>
+              <w:t xml:space="preserve">, XXI, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XXII, 2021</w:t>
+              <w:t xml:space="preserve">, XXI, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui compose l’Assemblée générale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume DEVIN; Franck PETITEVILLE; Simon TORDJMAN (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'assemblée générale des Nations unies. Une institution politique mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782724625455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XXI, 2020</w:t>
+              <w:t xml:space="preserve">, XX, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XXI, 2020</w:t>
+              <w:t xml:space="preserve">, XX, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Guillaume DEVIN; Franck PETITEVILLE; Simon TORDJMAN (dir.). </w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indonésie. Les accommodements du ‘pragmatisme’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRASEC / Indes Savantes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'assemblée générale des Nations unies. Une institution politique mondiale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9782724625455</w:t>
+              <w:t xml:space="preserve">Asie du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les membres de l’Assemblée générale des Nations Unies</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des diplomaties populistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses de Science Po. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Assemblée générale de l’ONU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">L'Etat du Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Religion et relations internationales</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quête de statut, transgression et stigmatisations. Une matrice du changement social international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ned Lebow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire français des relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XX, 2019</w:t>
+              <w:t xml:space="preserve">Un monde fragmenté. Autour de la sociologie des Relations internationales de Bertrand Badie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique bibliographique des Relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Science Po. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68 (18/2), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Indonésie. Les accommodements du ‘pragmatisme’</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indonésie. Normalisation de la politique de Joko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRASEC / Indes Savantes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asie du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des diplomaties populistes ?</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Découverte. </w:t>
+              <w:t xml:space="preserve">PUF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Etat du Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Dictionnaire de la guerre et de la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le néonationalisme, du nord au sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Etat du Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371455v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04371441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique étrangère indonésienne, d’une troisième voie à l’autre</w:t>
               </w:r>
@@ -3891,173 +3891,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Etat du Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ethnic and religious violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge handbook of security studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371470v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04371471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4408,1098 +4408,1098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dialogues interreligieux entre la Russie et l’Indonésie: Une diplomatie religieuse aux finalités politiques</w:t>
+                <w:t xml:space="preserve">Les dialogues interreligieux entre la Russie et l’indonésie : émergence d’une diplomatie religieuse aux finalités politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 52 (1), pp.69-100</w:t>
+              <w:t xml:space="preserve">, 2022, 2022/1 (1), pp.69-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098915v1</w:t>
+                <w:t xml:space="preserve">hal-04371267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dialogues interreligieux entre la Russie et l’indonésie : émergence d’une diplomatie religieuse aux finalités politiques</w:t>
+                <w:t xml:space="preserve">Hommage à Guillaume Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Repenser l’international(isme) : variations sur les travaux de Guillaume Devin, 53 (2), pp.141-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1109195ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dialogues interreligieux entre la Russie et l’Indonésie: Une diplomatie religieuse aux finalités politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022/1 (1), pp.69-100</w:t>
+              <w:t xml:space="preserve">, 2022, 52 (1), pp.69-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hommage à Guillaume Devin</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion et la sécurité internationale. De la confessionnalisation à la sécuritisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Consumption to Production: The Extroversion of Indonesian Islamic Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Tho Seeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trans-regional and -national studies of Southeast </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.145-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/trn.2021.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From consumption to production : The extroversion of Indonesian Islamic education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Tho Seeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRaNS: Trans-Regional and -National Studies of Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premises, policies and multilateral whitewashing of broad security narratives: a Southeast-Asia based critique of ‘non-traditional security’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of International Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies indonésiennes de la Belt and Road Initiative. Des (mis)perceptions hégémoniques à l’ambiguïté stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Repenser l’international(isme) : variations sur les travaux de Guillaume Devin, 53 (2), pp.141-144. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 49 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">From consumption to production : The extroversion of Indonesian Islamic education</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agenda du décentrement en Relations internationales : les multiples voies d’un débat émergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amanda Tho Seeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRaNS: Trans-Regional and -National Studies of Southeast Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (2)</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La religion et la sécurité internationale. De la confessionnalisation à la sécuritisation</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los sistemas de proteccion de derechos humanos del Sur : una mirada a las interacciones entro multilateralismo global y regional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Egger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Foro Internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">From Consumption to Production: The Extroversion of Indonesian Islamic Education</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduccion : El Sur y las transformaciones del multerateralismo : una perspectiva transdisciplinaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amanda Tho Seeth</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trans-regional and -national studies of Southeast </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Foro Internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Premises, policies and multilateral whitewashing of broad security narratives: a Southeast-Asia based critique of ‘non-traditional security’</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singapour et les négociations multilatérales : l’identité de petit État sans la condition de petite puissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovereigntism in the international system: from change to split</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Badie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of International Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3224/eris.v3i2.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...241 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393510v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-04371325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue interreligieux en Indonésie : de la réinvention d’une tradition à sa projection internationale</w:t>
               </w:r>
@@ -5919,51 +5919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lilti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Brauman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Zylberman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Acharya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Laruelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Six" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04089319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04438055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Testard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Djoehana Wiradikarta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Cabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05530529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Badie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/les-mots-du-nouveau-monde/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05184253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaffrelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#246;llner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-89802-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89802-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04681068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100800850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Le Gouriellec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Levaillant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/relations-internationales-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01812232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Copinschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Maertens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maertens Lucile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05184267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89802-0_1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89802-0_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04697346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vennesson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371221v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Placidi-Frot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100115350#h2tabFormats" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Placidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371436v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ned Lebow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371441v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciaudo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gandil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castets" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851206v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrodin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14681" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tho Seeth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/trn.2021.6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fr&#233;con" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/eris.v3i2.02" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371335v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371325v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lilti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Brauman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Zylberman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Acharya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Laruelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Six" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04089319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04438055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Testard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Djoehana Wiradikarta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Cabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05530529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Badie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/les-mots-du-nouveau-monde/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05184253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaffrelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#246;llner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-89802-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89802-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04681068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100800850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/relations-internationales-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Levaillant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Le Gouriellec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275204v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01812232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Copinschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Maertens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maertens Lucile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05184267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89802-0_1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89802-0_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04697346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371221v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vennesson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Placidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Placidi-Frot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100115350#h2tabFormats" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ned Lebow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371441v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciaudo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gandil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castets" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851206v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrodin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14681" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tho Seeth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/trn.2021.6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fr&#233;con" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/eris.v3i2.02" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>