--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -444,165 +444,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polexandre 732, repentirs uchroniques</w:t>
+                <w:t xml:space="preserve">« Les divers sentiments d’un Tyran courageux et spirituel » : figures du tyran moderne dans les tragédies de Tristan L’Hermite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Amstutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n°11, https://figures-historiques-revue.univ-lille.fr/</w:t>
+              <w:t xml:space="preserve">Cahiers Tristan L'Hermite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le Siècle classique, Hors-série Agrégation 2023 (16), pp.93-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03988554v1</w:t>
+                <w:t xml:space="preserve">hal-03961813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les divers sentiments d’un Tyran courageux et spirituel » : figures du tyran moderne dans les tragédies de Tristan L’Hermite</w:t>
+                <w:t xml:space="preserve">Polexandre 732, repentirs uchroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Amstutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Tristan L'Hermite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Le Siècle classique, Hors-série Agrégation 2023 (16), pp.93-105</w:t>
+              <w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°11, https://figures-historiques-revue.univ-lille.fr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961813v1</w:t>
+                <w:t xml:space="preserve">halshs-03988554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Faveur et la Jalousie. Gouverner par l’émotion dans la France du premier XVIIe siècle</w:t>
               </w:r>
@@ -2681,217 +2681,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être ou ne pas être secrétaire au XVIIe siècle. Les parcours croisés de Jean-Louis Guez de Balzac et Guillaume Girard</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Amstutz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Delphine Amstutz; Paul‑Victor Desarbres; Nicolas Schapira; Claire Sicard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Victor Desarbres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul-Victor Desarbres; Delphine Amstutz; Nicolas Schapira; Claire Sicard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secrétaires écrivains en France (XVIe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 40, Sorbonne Université Presses, pp.235-252, 2023, Cahiers V. L. Saulnier, 979-10-231-0748-7. </w:t>
+              <w:t xml:space="preserve">, 40, Sorbonne Université Presses, pp.7-16, 2023, Cahier V. L. Saulnier, 979-10-231-0748-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/ODBH4298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70551/DSYN3002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03988586v1</w:t>
+                <w:t xml:space="preserve">hal-05369519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Être ou ne pas être secrétaire au XVIIe siècle. Les parcours croisés de Jean-Louis Guez de Balzac et Guillaume Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Amstutz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Paul-Victor Desarbres; Delphine Amstutz; Nicolas Schapira; Claire Sicard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Amstutz; Paul‑Victor Desarbres; Nicolas Schapira; Claire Sicard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secrétaires écrivains en France (XVIe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 40, Sorbonne Université Presses, pp.7-16, 2023, Cahier V. L. Saulnier, 979-10-231-0748-7. </w:t>
+              <w:t xml:space="preserve">, 40, Sorbonne Université Presses, pp.235-252, 2023, Cahiers V. L. Saulnier, 979-10-231-0748-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/DSYN3002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70551/ODBH4298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369519v1</w:t>
+                <w:t xml:space="preserve">halshs-03988586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madame de Maintenon, une “digne favorite”. Du bon usage de la faveur</w:t>
               </w:r>
@@ -2949,477 +2949,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03988620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures du pouvoir : portraits croisés du roi et de son favori dans la fiction romanesque du premier XVIIe siècle : les Polexandre de Gomberville</w:t>
+                <w:t xml:space="preserve">La légende noire des favoris royaux ou la construction du mythe absolutiste (XVIIe-XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Amstutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Portraits dans les récits factuels et fictionnels de l’époque classique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Légendes noires, légendes dorées, ou comment la littérature fabrique l’histoire (XVIIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, p. 223-234, 2018, 2753566321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03988638v1</w:t>
+                <w:t xml:space="preserve">hal-03989826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Tombeau de l’Envie. Les Fables d’Ésope phrygien de Jean Baudoin (1631-1649)</w:t>
+                <w:t xml:space="preserve">L’éloge paradoxal du favori de cour. La réception de l’Aviso de privado d’Antonio de Guevara en France dans la première moitié du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Amstutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Jusqu’au sombre plaisir d’un cœur mélancolique ». Mélanges de littérature française du XVIIe siècle offerts à Patrick Dandrey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, p. 225-232, 2018, 270569711X</w:t>
+              <w:t xml:space="preserve">Le Mépris de la cour. La littérature anti-aulique en Europe, XVIe-XVIIe siècles. Cahiers V. L. Saulnier n°35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, p. 125-138, 2018, 979-10-231-0590-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989811v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Regrets aux Divers Jeux rustiques : un tournant de la satire renaissante ? L’exemple du mépris de la cour</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Peyrebonne; Alexandre Tarrête; Marie-Claire Thimone. </w:t>
+                <w:t xml:space="preserve">La critique de la cour d’Espagne par Bartolomé Leonardo de Argensola
+au tournant du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Peyrebonne; Alexandre Tarrête; Marie-Claire Thomine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 35, Sorbonne Université Presses, pp.33-50, 2018, Cahiers V. L. Saulnier, 979-10-231-0590-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/NFFJ2364⟩</w:t>
+              <w:t xml:space="preserve">, 35, Sorbonne Université Presses, pp.203-216, 2018, Cahiers V. L. Saulnier, 979-10-231-0590-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/UNXM4088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051605v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La légende noire des favoris royaux ou la construction du mythe absolutiste (XVIIe-XIXe siècle)</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des Regrets aux Divers Jeux rustiques : un tournant de la satire renaissante ? L’exemple du mépris de la cour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Peyrebonne; Alexandre Tarrête; Marie-Claire Thimone. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légendes noires, légendes dorées, ou comment la littérature fabrique l’histoire (XVIIe-XIXe siècle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, Sorbonne Université Presses, pp.33-50, 2018, Cahiers V. L. Saulnier, 979-10-231-0590-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/NFFJ2364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989826v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éloge paradoxal du favori de cour. La réception de l’Aviso de privado d’Antonio de Guevara en France dans la première moitié du XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Le Tombeau de l’Envie. Les Fables d’Ésope phrygien de Jean Baudoin (1631-1649)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Amstutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mépris de la cour. La littérature anti-aulique en Europe, XVIe-XVIIe siècles. Cahiers V. L. Saulnier n°35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUPS, p. 125-138, 2018, 979-10-231-0590-2</w:t>
+              <w:t xml:space="preserve">« Jusqu’au sombre plaisir d’un cœur mélancolique ». Mélanges de littérature française du XVIIe siècle offerts à Patrick Dandrey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 225-232, 2018, 270569711X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989818v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La critique de la cour d’Espagne par Bartolomé Leonardo de Argensola
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Figures du pouvoir : portraits croisés du roi et de son favori dans la fiction romanesque du premier XVIIe siècle : les Polexandre de Gomberville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Amstutz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 35, Sorbonne Université Presses, pp.203-216, 2018, Cahiers V. L. Saulnier, 979-10-231-0590-2. </w:t>
+              <w:t xml:space="preserve">Les Portraits dans les récits factuels et fictionnels de l’époque classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, p. 437-447, 2018, 978-90-04-38459-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/UNXM4088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/9789004384606_039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079914v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03988638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éloge paradoxal du favori de cour. La réception de l’Aviso de privado d’Antonio
 de Guevara en France dans la première moitié du XVIIe siècle</w:t>
@@ -4207,51 +4207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goderniaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414021v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0109" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961813v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.222.0269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.20451" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.101.0153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.100.0185" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2018.1600" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.096.0021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0521" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03966575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2017.1298" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03966580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.094.0169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teyssandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0265106812Z.0000000003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/simon.2012.1505" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03966584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.078.0243" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.112.0333" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00448436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/40-secretaires-ecrivains-en-france-xvie-xviie-siecles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TKFS9072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Donn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5159-le-favori-tragi-comedie-1665.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075084v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fanlo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ODBH4298" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05369519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DSYN3002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.162895" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004384606_039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989811v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05051605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Renner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NFFJ2364" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05079914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UNXM4088" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05061588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DKRH1807" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.519" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goderniaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414021v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0109" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.222.0269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.20451" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.101.0153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.100.0185" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2018.1600" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.096.0021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0521" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03966575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2017.1298" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03966580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.094.0169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teyssandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0265106812Z.0000000003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/simon.2012.1505" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03966584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.078.0243" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.112.0333" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00448436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/40-secretaires-ecrivains-en-france-xvie-xviie-siecles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TKFS9072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Donn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5159-le-favori-tragi-comedie-1665.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075084v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fanlo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05369519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DSYN3002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ODBH4298" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.162895" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989826v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05079914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UNXM4088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05051605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Renner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NFFJ2364" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004384606_039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05061588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DKRH1807" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.519" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>