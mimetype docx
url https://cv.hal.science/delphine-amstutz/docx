--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -683,51 +683,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’ombre de Brutus » : l’action politique de Gaston d’Orléans et les valeurs de « l’ancienne Rome »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Amstutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crcv.20451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
@@ -2949,477 +2949,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03988620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La légende noire des favoris royaux ou la construction du mythe absolutiste (XVIIe-XIXe siècle)</w:t>
+                <w:t xml:space="preserve">Le Tombeau de l’Envie. Les Fables d’Ésope phrygien de Jean Baudoin (1631-1649)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Amstutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légendes noires, légendes dorées, ou comment la littérature fabrique l’histoire (XVIIe-XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, p. 223-234, 2018, 2753566321</w:t>
+              <w:t xml:space="preserve">« Jusqu’au sombre plaisir d’un cœur mélancolique ». Mélanges de littérature française du XVIIe siècle offerts à Patrick Dandrey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 225-232, 2018, 270569711X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989826v1</w:t>
+                <w:t xml:space="preserve">hal-03989811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éloge paradoxal du favori de cour. La réception de l’Aviso de privado d’Antonio de Guevara en France dans la première moitié du XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Figures du pouvoir : portraits croisés du roi et de son favori dans la fiction romanesque du premier XVIIe siècle : les Polexandre de Gomberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Amstutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mépris de la cour. La littérature anti-aulique en Europe, XVIe-XVIIe siècles. Cahiers V. L. Saulnier n°35</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Portraits dans les récits factuels et fictionnels de l’époque classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, p. 437-447, 2018, 978-90-04-38459-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004384606_039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989818v1</w:t>
+                <w:t xml:space="preserve">halshs-03988638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La critique de la cour d’Espagne par Bartolomé Leonardo de Argensola
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La légende noire des favoris royaux ou la construction du mythe absolutiste (XVIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Amstutz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Légendes noires, légendes dorées, ou comment la littérature fabrique l’histoire (XVIIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, p. 223-234, 2018, 2753566321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079914v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Regrets aux Divers Jeux rustiques : un tournant de la satire renaissante ? L’exemple du mépris de la cour</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’éloge paradoxal du favori de cour. La réception de l’Aviso de privado d’Antonio de Guevara en France dans la première moitié du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Amstutz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Mépris de la cour. La littérature anti-aulique en Europe, XVIe-XVIIe siècles. Cahiers V. L. Saulnier n°35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, p. 125-138, 2018, 979-10-231-0590-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051605v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Tombeau de l’Envie. Les Fables d’Ésope phrygien de Jean Baudoin (1631-1649)</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La critique de la cour d’Espagne par Bartolomé Leonardo de Argensola
+au tournant du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Peyrebonne; Alexandre Tarrête; Marie-Claire Thomine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Jusqu’au sombre plaisir d’un cœur mélancolique ». Mélanges de littérature française du XVIIe siècle offerts à Patrick Dandrey</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, Sorbonne Université Presses, pp.203-216, 2018, Cahiers V. L. Saulnier, 979-10-231-0590-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/UNXM4088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989811v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures du pouvoir : portraits croisés du roi et de son favori dans la fiction romanesque du premier XVIIe siècle : les Polexandre de Gomberville</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des Regrets aux Divers Jeux rustiques : un tournant de la satire renaissante ? L’exemple du mépris de la cour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Peyrebonne; Alexandre Tarrête; Marie-Claire Thimone. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Portraits dans les récits factuels et fictionnels de l’époque classique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, p. 437-447, 2018, 978-90-04-38459-0. </w:t>
+              <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, Sorbonne Université Presses, pp.33-50, 2018, Cahiers V. L. Saulnier, 979-10-231-0590-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004384606_039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70551/NFFJ2364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03988638v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éloge paradoxal du favori de cour. La réception de l’Aviso de privado d’Antonio
 de Guevara en France dans la première moitié du XVIIe siècle</w:t>
@@ -4207,51 +4207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goderniaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414021v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0109" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.222.0269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.20451" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.101.0153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.100.0185" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2018.1600" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.096.0021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0521" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03966575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2017.1298" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03966580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.094.0169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teyssandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0265106812Z.0000000003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/simon.2012.1505" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03966584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.078.0243" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.112.0333" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00448436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/40-secretaires-ecrivains-en-france-xvie-xviie-siecles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TKFS9072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Donn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5159-le-favori-tragi-comedie-1665.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075084v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fanlo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05369519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DSYN3002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ODBH4298" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.162895" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989826v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05079914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UNXM4088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05051605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Renner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NFFJ2364" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004384606_039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05061588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DKRH1807" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.519" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goderniaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414021v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0109" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.222.0269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.20451" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.101.0153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.100.0185" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2018.1600" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.096.0021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0521" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03966575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2017.1298" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03966580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.094.0169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teyssandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.173.0395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0265106812Z.0000000003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/simon.2012.1505" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03966584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.078.0243" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.112.0333" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00448436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/40-secretaires-ecrivains-en-france-xvie-xviie-siecles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TKFS9072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Donn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5159-le-favori-tragi-comedie-1665.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075084v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fanlo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05369519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DSYN3002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ODBH4298" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.162895" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004384606_039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989826v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05079914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UNXM4088" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05051605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Renner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NFFJ2364" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05061588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DKRH1807" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.519" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>