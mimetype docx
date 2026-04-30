--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -419,295 +419,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic mid-crustal magma domain revealed by the 2023 to 2024 Sundhnúksgígar eruptions, Iceland</w:t>
+                <w:t xml:space="preserve">The Petrology and Geochemistry of the 2021 Fagradalsfjall Eruption, Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon W Matthews</w:t>
+                <w:t xml:space="preserve">E W Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Caracciolo</w:t>
+                <w:t xml:space="preserve">A Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enikő Bali</w:t>
+                <w:t xml:space="preserve">E Bali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sæmundur Halldórsson</w:t>
+                <w:t xml:space="preserve">S A Halldórsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
+                <w:t xml:space="preserve">S Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 386 (6719), pp.309-314. </w:t>
+              <w:t xml:space="preserve">AGU Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adp8778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024AV001310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732737v1</w:t>
+                <w:t xml:space="preserve">hal-04809275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Petrology and Geochemistry of the 2021 Fagradalsfjall Eruption, Iceland</w:t>
+                <w:t xml:space="preserve">A dynamic mid-crustal magma domain revealed by the 2023 to 2024 Sundhnúksgígar eruptions, Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E W Marshall</w:t>
+                <w:t xml:space="preserve">Simon W Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Caracciolo</w:t>
+                <w:t xml:space="preserve">Alberto Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bali</w:t>
+                <w:t xml:space="preserve">Enikő Bali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S A Halldórsson</w:t>
+                <w:t xml:space="preserve">Sæmundur Halldórsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Matthews</w:t>
+                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (6), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 386 (6719), pp.309-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024AV001310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adp8778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809275v1</w:t>
+                <w:t xml:space="preserve">hal-04732737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference value of the JNdi-1 isotopic material without normalization</w:t>
               </w:r>
@@ -1491,291 +1491,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Constraints on the Origin of the EM‐1 Component Revealed by the Measurement of the La‐Ce Isotope Systematics in Gough Island Lavas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiogenic and stable Ce isotope measurements by 1 thermal ionisation mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Auclair</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (3), pp.504-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GC008228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8ja00362a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156044v1</w:t>
+                <w:t xml:space="preserve">hal-02110895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiogenic and stable Ce isotope measurements by 1 thermal ionisation mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Constraints on the Origin of the EM‐1 Component Revealed by the Measurement of the La‐Ce Isotope Systematics in Gough Island Lavas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Auclair</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (3), pp.504-516. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8ja00362a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GC008228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110895v1</w:t>
+                <w:t xml:space="preserve">hal-02156044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing the precision and accuracy of Nd isotope measurements by thermal ionization mass spectrometry</w:t>
               </w:r>
@@ -2335,286 +2335,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep mantle chemical heterogeneities: new insight from the measurement of the 138La-138Ce and 146,147Sm-142,143Nd systematics in Hawaiian basalts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Doucelance</w:t>
+                <w:t xml:space="preserve">Thorium, Sr and Nd isotope ratios in basalts from the 2021-2022 Fagradalshraun, Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Seghi</w:t>
+                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Auclair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole M. B. Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.19834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802632v1</w:t>
+                <w:t xml:space="preserve">hal-04823802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorium, Sr and Nd isotope ratios in basalts from the 2021-2022 Fagradalshraun, Iceland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
+                <w:t xml:space="preserve">Deep mantle chemical heterogeneities: new insight from the measurement of the 138La-138Ce and 146,147Sm-142,143Nd systematics in Hawaiian basalts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Herve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Bosq</w:t>
+                <w:t xml:space="preserve">Julien Seghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M. B. Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823802v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">138La-138Ce and 147Sm-143Nd isotope composition of the main silicate reservoirs and implications forthe rare earth elements pattern of the Bulk Silicate Earth</w:t>
               </w:r>
@@ -3176,51 +3176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04732737v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon W Matthews" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caracciolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Bali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#230;mundur Halld&#243;rsson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adp8778" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04809275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E W Marshall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caracciolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Halld&#243;rsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matthews" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024AV001310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lasnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mialle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Isnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja00140k" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01143-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Neige Cornu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96897-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02880485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Matte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119740" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02437951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Israel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frossard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115941" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008228" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02110895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00362a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01720763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Carlson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Horan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32809-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bellot-Coignus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HK6VJTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.06.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seghi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. B. Williamson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04823802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Herve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19834" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02403954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04809275v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E W Marshall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caracciolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Halld&#243;rsson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matthews" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024AV001310" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04732737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon W Matthews" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caracciolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Bali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#230;mundur Halld&#243;rsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adp8778" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lasnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mialle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Isnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja00140k" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01143-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Neige Cornu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96897-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02880485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Matte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119740" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02437951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Israel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frossard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115941" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02110895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00362a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008228" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01720763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Carlson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Horan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32809-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bellot-Coignus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HK6VJTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.06.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04823802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Herve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19834" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. B. Williamson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02403954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>