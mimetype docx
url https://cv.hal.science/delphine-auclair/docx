--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1223,338 +1223,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of igneous processes on the chromium isotopic compositions of Ocean Island basalts</w:t>
+                <w:t xml:space="preserve">Formation of the Ce-Nd mantle array: crustal extraction vs. recycling by subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claudine Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chantal Bosq</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 532, pp.116028. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116028⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 530, pp.115941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437951v1</w:t>
+                <w:t xml:space="preserve">hal-02409422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of the Ce-Nd mantle array: crustal extraction vs. recycling by subduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Israel</w:t>
+                <w:t xml:space="preserve">The influence of igneous processes on the chromium isotopic compositions of Ocean Island basalts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Frossard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 530, pp.115941. </w:t>
+              <w:t xml:space="preserve">, 2020, 532, pp.116028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409422v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiogenic and stable Ce isotope measurements by 1 thermal ionisation mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1653,64 +1653,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2335,368 +2335,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorium, Sr and Nd isotope ratios in basalts from the 2021-2022 Fagradalshraun, Iceland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
+                <w:t xml:space="preserve">Deep mantle chemical heterogeneities: new insight from the measurement of the 138La-138Ce and 146,147Sm-142,143Nd systematics in Hawaiian basalts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
+                <w:t xml:space="preserve">Julien Seghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Herve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Auclair</w:t>
+                <w:t xml:space="preserve">Nicole M. B. Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823802v1</w:t>
+                <w:t xml:space="preserve">hal-04802632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep mantle chemical heterogeneities: new insight from the measurement of the 138La-138Ce and 146,147Sm-142,143Nd systematics in Hawaiian basalts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Doucelance</w:t>
+                <w:t xml:space="preserve">Thorium, Sr and Nd isotope ratios in basalts from the 2021-2022 Fagradalshraun, Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Seghi</w:t>
+                <w:t xml:space="preserve">Garance Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Auclair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole M. B. Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.19834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802632v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">138La-138Ce and 147Sm-143Nd isotope composition of the main silicate reservoirs and implications forthe rare earth elements pattern of the Bulk Silicate Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
@@ -2751,277 +2751,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The La-Ce Isotope Systematics in Gough Island Lavas: New Constraints on the Origin of the EM1 Component</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ determination of Nd isotope ratios in apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnand</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain. </w:t>
+              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403954v1</w:t>
+                <w:t xml:space="preserve">hal-02376576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ determination of Nd isotope ratios in apatite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The La-Ce Isotope Systematics in Gough Island Lavas: New Constraints on the Origin of the EM1 Component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chantal Bosq</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376576v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3176,51 +3176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04809275v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E W Marshall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caracciolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Halld&#243;rsson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matthews" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024AV001310" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04732737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon W Matthews" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caracciolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Bali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#230;mundur Halld&#243;rsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adp8778" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lasnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mialle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Isnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja00140k" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01143-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Neige Cornu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96897-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02880485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Matte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119740" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02437951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Israel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frossard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115941" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02110895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00362a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008228" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01720763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Carlson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Horan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32809-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bellot-Coignus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HK6VJTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.06.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04823802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Herve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19834" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. B. Williamson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02403954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04809275v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E W Marshall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caracciolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Halld&#243;rsson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matthews" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024AV001310" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04732737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon W Matthews" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caracciolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Bali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#230;mundur Halld&#243;rsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adp8778" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lasnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mialle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Isnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja00140k" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01143-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Neige Cornu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96897-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02880485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Matte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119740" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Israel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frossard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115941" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02437951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02110895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00362a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008228" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01720763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Carlson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Horan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32809-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bellot-Coignus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HK6VJTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.06.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seghi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. B. Williamson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04823802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Herve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19834" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02403954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>