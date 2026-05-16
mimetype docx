--- v0 (2026-03-09)
+++ v1 (2026-05-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -166,150 +166,254 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (11-12), </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (11-12), pp.e202400176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.202400176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’e-santé en difficulté dans la recherche clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.22937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser « l’enfant » en situation d’obésité dans le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.8842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -319,1451 +423,1451 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO-CONSTRUIRE UN MODELE LUDIQUE DE PREVENTION EN SANTE SEXUELLE AVEC ET POUR LES ADOLESCENTS ET LES JEUNES ADULTES: RETOUR D’EXPERIENCE ET RESULTATS EXPLORATOIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Nouvelles agentivités” et pratiques infocommunicationnelles en santé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESEC à l’Université Grenoble Alpes, Oct 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de l’utilisation et de la mise en forme des données de santé dans le développement d’une application de suivi de la pratique d’activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, numérique et marchandisation : des données dans tous leurs états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française (3SLF), May 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting young people into sports to reduce obesity with a smartphone app: when technology prevents participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Democracy, Inequality and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Sociology of Sport, Jun 2024, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer et représenter les processus d’innovation technologique en santé – Le cas d’application de suivi de l’obésité pédiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le changement, la sociologie face aux "innovations" sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française (3SLF), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résoudre le paradoxe de l’e-santé dans la lutte contre la sédentarité : des promesses du numérique à la difficile conciliation des conceptions sur la prise en charge de l’obésité pédiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux - Congrès International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SantéSiH; ACHAC; CRESCO; Université de Montpellier; Université Toulouse III Paul Sabatier, Jan 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer les pratiques soignantes par l’e-santé : des espoirs de gouvernement des pratiques professionnelles aux réalités de la mise en œuvre d’outils numériques dans le cadre de la prise en charge de l’obésité pédiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer? 9° congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique, une solution pour lutter contre les inégalités sociales de santé ? Enjeux de la construction et de l’utilisation d’une application Smartphone pour des enfants en situation d’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Santé : équité ou égalité ? Définir, mesurer, agir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFERISS, May 2018, Toulouse, France. pp.S62-S63, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-santé dans le parcours de soin de l’obésité pédiatrique : enjeux imaginés et effectifs d’amélioration des pratiques soignantes</w:t>
+                <w:t xml:space="preserve">Développer des outils d’e-santé pour le parcours de soin de l’obésité pédiatrique : entre injonctions d’innovation et contraintes de la co-construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès de la SETE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETE, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8° Colloque Santé: Innovons pour innover : savoir mobiliser de nouveaux outils conceptuels et méthodologiques pour transformer durablement le champ de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KEDGE Business School; IRTS; ARAMOS, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720298v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer des outils d’e-santé pour le parcours de soin de l’obésité pédiatrique : entre injonctions d’innovation et contraintes de la co-construction</w:t>
+                <w:t xml:space="preserve">E-santé dans le parcours de soin de l’obésité pédiatrique : enjeux imaginés et effectifs d’amélioration des pratiques soignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8° Colloque Santé: Innovons pour innover : savoir mobiliser de nouveaux outils conceptuels et méthodologiques pour transformer durablement le champ de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KEDGE Business School; IRTS; ARAMOS, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">7ème Congrès de la SETE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETE, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720310v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnet numérique de suivi de l’obésité pédiatrique: Impact des coordinations et représentations des concepteurs sur la place des patients et de leurs parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire et international "Bébé, petite enfance en contextes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Bébé, petite Enfance en COntextes (BECO); Université fédérale Toulouse Midi-Pyrénées, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover au sein d’un réseau ville hôpital : enjeux éducatifs et institutionnels de l’application smartphone MyMouv’</w:t>
+                <w:t xml:space="preserve">Développer une application smartphone pour promouvoir l’activité physique auprès des enfants obèses : promesses et mises en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Innovations et institutions autour du numérique éducatif »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LUDOVIA, Aug 2018, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">Colloque intermédiaire du CR35 « Sociologie du sport » de l’AISLF : « Activité physique, santé et innovations : questions scientifiques/questions sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720281v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a e-health tool for childhood obesity follw-up care: issues in the health care pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Trocme-Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference ‘Science-Society-Didactic’(SSD): Models of health - educational, social and bioethical aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organization for Science and Technology Education (IOSTE); Pedagogical University of Cracow; Université de Bourgogne; Université de Bourgogne Franche-Comté; ESPE - département MEEF - Université de Bourgogne; CIMEOS; LIPSTIC, Apr 2018, Dijon, France. pp.11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer une application smartphone pour promouvoir l’activité physique auprès des enfants obèses : promesses et mises en œuvre</w:t>
+                <w:t xml:space="preserve">Enjeux de la construction et de l’utilisation d’une application Smartphone pour des enfants en situation d’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque intermédiaire du CR35 « Sociologie du sport » de l’AISLF : « Activité physique, santé et innovations : questions scientifiques/questions sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISLF, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">15° Journées Régionales d’Echanges en Education du Patient « Numérique et ETP »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU Montpellier; UTEP, Mar 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720293v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la construction et de l’utilisation d’une application Smartphone pour des enfants en situation d’obésité</w:t>
+                <w:t xml:space="preserve">Innover au sein d’un réseau ville hôpital : enjeux éducatifs et institutionnels de l’application smartphone MyMouv’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15° Journées Régionales d’Echanges en Education du Patient « Numérique et ETP »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHU Montpellier; UTEP, Mar 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">« Innovations et institutions autour du numérique éducatif »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LUDOVIA, Aug 2018, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720212v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir une application smartphone pour le suivi d’enfants atteints d’obésité : enjeux et difficultés associés aux engagements collectifs autour de ce dispositif de sport santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Trocme-Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde du sport, monde de la santé : quelles relations, quels croisements ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEC; INSEP; AFS; DYSOLAB, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1910,51 +2014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Az&#233;ma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Duranton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel Argil&#233;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202400176" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.8842" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720338v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Trocme-Nadal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720212v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Az&#233;ma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Duranton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel Argil&#233;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202400176" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.22937" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.8842" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720324v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Trocme-Nadal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720341v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>