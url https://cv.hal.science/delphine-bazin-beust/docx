--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -66,650 +66,4408 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du droit de l'Union européenne par la Cour de cassation (1er janvier 2025 - 30 juin 2025)</w:t>
+                <w:t xml:space="preserve">[Banque] La banque de l’entrepreneur individuel surendetté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Leclerc</w:t>
+                <w:t xml:space="preserve">Véronique Martineau-Bourgninaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+                <w:t xml:space="preserve">Nicolas Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Diesbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1 [dossier 10], p. 62 à 69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391697v1</w:t>
+                <w:t xml:space="preserve">hal-05589449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la consommation [Primauté - Application du droit de l'Union européenne par la Cour de cassation (1er juin 2024 – 31 décembre 2024)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 [chron. 4], p. 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Mesures de rééchelonnement] Le recours personnel de la caution : les mesures de rééchelonnement de la dette ne sont pas opposables par le débiteur bénéficiant d'un plan de surendettement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, p. 7 à 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt couplé à une assurance non obligatoire : une pratique déloyale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Déclaration de créance] Surendettement et sanction de l'omission d'une hypothèque dans la déclaration de créances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 [alerte 193], p. 7 à 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la consommation [Primauté - Application du droit de l’Union européenne par la Cour de cassation (15 octobre 2023 – 15 juin 2024)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 [chron. 3], p. 7 à 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la consommation [Primauté - Application du droit de l’Union européenne par la Cour de cassation (1er avril 2023 – 15 octobre 2023)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 [chron. 6]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la consommation [Primauté - Application du droit de l’Union européenne par la Cour de cassation (1er septembre 2022 – 15 avril 2023)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 [chron. 4], pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la consommation [Primauté - Application du droit de l’Union européenne par la Cour de cassation . - 1er avr. 2021 – 15 oct. 2021]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 [chron. 1], p. 4 à 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la consommation [Primauté : Application du droit de l’Union européenne par la Cour de cassation (16 oct. 2021 – 1er sept. 2022)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 [chron. 5], p. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité et contentieux de la consommation : crédit et surendettement des particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulnérabilité des usagers des services publics et des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La vulnérabilité, 18, pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.6442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digitalisation et consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort des créanciers - Pour fixer le point de départ du délai de forclusion du prêteur et apprécier la recevabilité de son action en paiement, il faut tenir compte du moratoire accordé par un second plan à l'emprunteur surendetté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airbnb : bientôt un tour-opérateur soumis au code du tourisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.1160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'instance de dialogue social du réseau de franchise . - Ou la rencontre tumultueuse du droit du travail et du droit de la distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue social - Avis de tempête confirmé pour les réseaux de franchise : voici le décret relatif à l'instance de dialogue social !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentants du personnel - Avis de tempête confirmé pour les réseaux de franchise : voici le décret relatif à l'instance de dialogue social !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventions et accords collectifs - L'instance de dialogue social du réseau de franchise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendettement - Le surendettement : d'une réforme à l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consommateur et son logement dans les textes récents ou l’émiettement des dispositions protectrices applicables au « consommateur de logement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petites affiches, La Loi [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la consommation [Primauté - Application du droit de l'Union européenne par la Cour de cassation . - septembre 2014 – mars 2015]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 [chron. 2], pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la consommation / droit des contrats : le bilan 20 ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petites affiches, La Loi [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la consommation [Primauté - Application du droit de l'Union européenne par la Cour de cassation . - avril – octobre 2014]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 [chron. 5], p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Agence de voyages] La vente en ligne de séjours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des transports et de la mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 [form. 2], [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la consommation [Primauté - Application du droit de l'Union européenne par la Cour de cassation . - octobre 2012 – mars 2013]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 [chron. 1], p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Concurrence] La rupture du contrat de sous-traitance routière ou l'art de combiner le droit des transports et le droit de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51-52 [1704], pp.34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrat de voyage ] Après l'éruption volcanique, des retombées de cendres brûlantes sur les agents de voyages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Raschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Batteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Etude n°8, 7, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la réforme du crédit à la consommation : entre protection du consommateur et protection de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petites affiches, La Loi [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.6-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Agences de voyages] Combinaison du Code de la consommation et du Code du tourisme : le touriste est-il encore un consommateur ? À propos de l'arrêt rendu par la première chambre civile de la Cour de cassation du 25 novembre 2010, n° 09-70.833</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des transports et de la mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 [étude 3], [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse du pacte commissoire...où prudence est mère de sûreté chez les financeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petites affiches, La Loi [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, [23 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Garantie financière professionnelle] Le mandant d'une agence immobilière en liquidation judiciaire n'a pas à déclarer sa créance de restitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 [alerte 109], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Agences de voyages] Voyages organisés et garantie financière : une réglementation chaotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des transports et de la mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 [étude 13], [7 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection du consommateur à distance : mouvements de flux et de reflux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petites affiches, La Loi [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123, pp.4-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé et les droits du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Santé et droit, n° spécial 14, pp.129-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Transports aériens] L'éruption du volcan Eyjafjöll, un sujet explosif !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Batteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Raschel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 [doctr. 707], pp.1313-1310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Créanciers hypothécaires] La mainlevée de l'inscription hypothécaire, même donnée pour un décompte de créance d'un montant erroné, vaut renonciation à cette inscription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 [alerte 233], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Crédit renouvelable] Le crédit renouvelable : critique d'une réforme annoncée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 [étude 23], [8 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Liquidation judiciaire - Réalisation des actifs] En l'absence de litige entre les créanciers et le débiteur, le liquidateur est irrecevable à agir en inopposabilité d'une déclaration notariée d'insaisissabilité faute d'intérêt à agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 [alerte 112], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission à l'acheteur des créances de réparation liée au bien vendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44, pp.2993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des actions en responsabilité exercées par le bénéficiaire d’une convention d’assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 [chron. 23], [7 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Quiquerez</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du droit de l'Union européenne par la Cour de cassation (1er janvier 2025 - 30 juin 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">hal-04236344v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, p. 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes évolutions du droit de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consommation : constances et mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primauté - Application du droit de l'Union européenne par la Cour de cassation . - (1er juillet 2020 – 1er avril 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primauté - Application du droit de l'Union européenne par la Cour de cassation . - (1er décembre 2019 – 1er juillet 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primauté - Application du droit de l'Union européenne par la Cour de cassation . - (1er juin 2019 – 30 novembre 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primauté - Application du droit de l'Union européenne par la Cour de cassation . - (1er mai 2018 – 30 novembre 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primauté - Application du droit de l'Union européenne par la Cour de cassation . - (1er décembre 2018 – 30 mai 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primauté - Application du droit de l'Union européenne par la Cour de cassation . - (1er novembre 2017 - 30 avril 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primauté - Application du droit de l'Union européenne par la Cour de cassation (novembre 2016 – avril 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primauté - Application du droit de l'Union européenne par la Cour de cassation . - (1er avril 2017 - 30 octobre 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primauté - Application du droit de l'Union européenne par la Cour de cassation . - (octobre 2015 – avril 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primauté - Application du droit de l'Union européenne par la Cour de cassation . - (mai 2016 – octobre 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primauté - Application du droit de l'Union européenne par la Cour de cassation . - (avril – septembre 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la consommation. Cours intégral et synthétique + tableaux et schémas [6e édition]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Thouroude</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualino Lextenso, 311 p., 2025, (Mémentos), 978-2-297-23217-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire pratique de droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Quiquerez. Bruylant, 707 p., 2023, (Paradigme. Vocabulaire), 978-2-39013-368-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'essentiel du droit de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualino Lextenso. Gualino Lextenso, 2017, 9782297063579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Consommation et tourisme : d’un code à un autre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+              <w:t xml:space="preserve">Mélanges en l’honneur de la Professeure Annick Batteur, « Regards humanistes sur le droit »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782275091631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages à forfait après la Directive Travel : quelle sécurité, pour quels voyageurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...185 lines deleted...]
-                <w:t xml:space="preserve">halshs-02207535v1</w:t>
+              <w:t xml:space="preserve">Transport et Sécurité sous la direction de L. Siguoirt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782711029365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -856,51 +4614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05391697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazin-Beust" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236344v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barriere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernigaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03376055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Thouroude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Raschel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martineau-Bourgninaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ameline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazin-Beust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Diesbecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Bars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03376055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Thouroude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6442" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fin-Langer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590156v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590512v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Raschel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05391697v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leclerc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernigaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590389v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>