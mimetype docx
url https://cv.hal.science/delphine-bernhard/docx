--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Bernhard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7857-5873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112578063</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">206088536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poste actuel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences à la Faculté des Langues, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département des technologies linguistiques et des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiLPa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UR 1339, Thème 2 - Langage, parole et variation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes antérieurs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 : Chercheuse, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIMSI-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orsay, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009  : Chercheuse, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Knowledge Processing Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Darmstadt, Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Données et outils</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sur </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sur </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sur OpenAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils sur OpenAire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoires de thèses et masters que j'ai encadrés disponibles sur </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la plateforme ECRIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALECTOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2020) : Aide à la LECTure pour améliORer l'accès aux documents pour enfants dyslexiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLuSIF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2014): AnaLyse de la Lisibilité et SImplification pour le Français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANIMITEX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2014): ANalyse d'IMages fondée sur des Informations TEXtuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (2012-2013) : corpus parallèles pour les dialectes alsaciens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVITAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2022-2025) : Accroître la vitalité et la visibilité numérique des langues de France : descriptions linguistiques et corpus annotés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logoscope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2017) :  Veille et ressource néologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeThAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2020-2023) : Vers une macroanalyse du théâtre en alsacien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ORTHALISEUR (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PLURAL (INRIA, 2017-2018) : Plate-forme d’annotation collaborative pour l’alsacien et le créole guadeloupéen, extensible à d’autres langues régionales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTAURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2018) : RESsources informatisées et Traitement AUtomatique pour les langues REgionales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROLF (Le Congrès permanent de la langue occitane, 2017-2018) : Création de lexiques flexionnels pour l’occitan, l’alsacien et le picard et création de claviers prédictifs pour terminaux Android pour les trois langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheALTres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2023-2024) : Comparaison entre le THÉâtre ALsacien et ses TRaditions dramatiques sourcES sous le prisme des humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Noise in Part-of-Speech Tagging for Extremely Low-Resource Languages: Comparing Strategies for Corpus Collection and Annotation in Dagur and Alsatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Dolińska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1364t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des normes : identifier et documenter les langues minorisées pour le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du plurilinguisme européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Acteurs et facteurs de la vitalité de quelques langues régionales de France, 16, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting and annotating corpora for three under-resourced languages of France: Methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.316-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations syntaxiques pour une aide à l'apprentissage de la lecture : typologie, adéquation et corpus adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7e Congrès Mondial de Linguistique Française 78, pp.14006. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207814006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir numérique des langues minoritaires : bilan du projet RESTAURE pour l’alsacien, l’occitan et le picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Miletic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Langues minoritaires : Quels acteurs pour quel avenir ?, 12, pp.1253. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de référence et lisibilité des textes : Le projet ALLuSIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les chaînes de référence en corpus (éds. Catherine Schnedecker, Julie Glikman, Frédéric Landragin), 195 (3), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.195.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animitex : Analyse d'Images fondée sur des Informations Textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.163-167. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3199/ISI.18.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01054924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question Generation for French: Collating Parsers and Paraphrasing Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp. 43-74. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5087/dad.2012.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Approach to Emotion Detection in Suicide Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Informatics Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4137/BII.S8969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local modifications and paraphrases in Wikipedia's revision history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bouamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesamiento del Lenguaje Natural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp. 51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Methods for improving Information Access in Clinical Documents: Concept, Assertion, and Relation Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.588-593. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2011-000154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Task-based Evaluation of French Morphological Resources and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Issues in Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33011/lilt.v5i.1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage non supervisé de familles morphologiques : comparaison de méthodes et aspects multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp 11-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Dependencies for the Alemannic Alsatian Dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Workshop on Treebanks and Linguistic Theories (TLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Ljubljana, Slovenia. pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-annotation Matters: A Comparative Study on POS and Dependency Annotation for an Alsatian Dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th Linguistic Annotation Workshop (LAW-XIX-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL and ELRA Special Interest Group on Annotation, Jul 2025, Vienna, Austria. pp.173-186, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.law-1.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Coding of French Emergency Calls Using BERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harscoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Fine-grained Metadata for Text Bases in Extremely Low Resource Languages: the Cases of Two Regional Languages of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGUL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.212-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POS Tagging for the Endangered Dagur Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Dolińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12906-12916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ParCoLab Parallel Corpus and its Extension to Four Regional Languages of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Stosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Marjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.16014-16023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of multilingual models in POS tagging for Alsatian and Dagur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Dolińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Congress of Linguists (ICL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert zero-shot pour l'étiquetage morphosyntaxique : analyse de l'impact de la transformation des données à étiqueter pour les dialectes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 5èmes journées du Groupement de Recherche CNRS « Linguistique Informatique, Formelle et de Terrain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France. pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational drama analysis from almost zero electronic text: The case of Alsatian theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Drama Analysis: Achievements and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cologne, Sep 2022, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of increasing the digital availability of Alsatian theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo (Online), Japan. pp.567-570, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7014965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de prétraitement pour l’alignement de mots dans des corpus parallèles alsacien-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAL: An Emotion Lexicon for the Analysis of Alsatian Theatre Plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Language Resources and Evaluation (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.5001-5010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HECTOR: A Hybrid TExt SimplifiCation TOol for Raw Texts in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA ELDA, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues régionales de France : retour d’expérience sur les dialectes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société de Linguistique de Paris - Les langues régionales de France : nouvelles approches, nouvelles méthodologies, revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Linguistique de Paris, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un corpus FAIR de théâtre en alsacien et normalisation de variétés non-contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montrouge, France. pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for Regional Languages of France: Lessons Learned from the RESTAURE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ways of Analyzing Dialectal Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir numérique des langues minoritaires : bilan du projet RESTAURE pour l’alsacien, l’occitan et le picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Miletic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Langues minoritaires » : quels acteurs pour quel avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’Etudes sur le Plurilinguisme européen (EA1339 LiLPa), Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des ellipses dans des corpus de sous-titres en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN-RECITAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation d’annotations en parties du discours et lemmes vers le format Universal Dependencies : étude de cas pour l’alsacien et l’occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Miletic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.427-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for Regional Languages of France: The RESTAURE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.272‑275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronunciation Dictionaries for the Alsatian Dialects to Analyze Spelling and Phonetic Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference, 7-12 May 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resources and Methods for the Automatic Recognition of Place Names in Alsatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-Based Research in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Vienna, Austria. pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpora with Part-of-Speech Annotations for Three Regional Languages of France: Alsatian, Occitan and Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une solution légère de production de données pour le TAL : création d'un tagger de l'alsacien par crowdsourcing bénévole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océrisation de textes pour les langues régionales. Regards croisés sur l’occitan et l’alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Urieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque international ISKO France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Strasbourg, France. pp.250-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de tokénisation pour deux langues régionales de France, l’alsacien et le picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiLiTAL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Alsatian into words: a contrastive study of two spelling systems for the Alsatian dialects and Standard German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8th International Contrastive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological Awareness in Non Standard Spelling: a Case Study for Alsatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on pluricentric languages and their non-dominant varieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamin Meisnitzer, Jul 2017, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait et peut faire la communauté scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies pour les langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLFLF, Feb 2015, Meudon, France. pp.171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un lexique ouvert des formes fléchies de l'alsacien : génération de flexions pour les verbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.547-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Cohesive Features Relevant for Text Readability Evaluation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Computational Linguistics (COLING 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.987 - 997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu, contusion, ecchymose : tri automatique de synonymes en fonction de leur difficulté de lecture et compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Boumedienne Billami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RESTAURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les technologies pour les langues régionales de France (TLRF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation générale à la langue française et aux langues de France, laboratoire de recherche en informatique pluridisciplinaire (LIMSI) - Centre national de la recherche scientifique (CNRS), Institut des technologies multilingues et multimédias de l’information (IMMI), Feb 2015, Meudon, France. pp.96-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Logoscope : une approche textuelle de la veille néologique. Des raisons linguistiques à l’interface web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINEO 2015 - III Congreso Internacional de Neología en las Lenguas Románicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Salamanca, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création lexicale et corpus dynamique : quelles variables contextuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e journées internationales LTT 2015 à Strasbourg : « La création lexicale en situation : texte, genres, cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded lexicons: new resources for educational purposes and much more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Boumedienne Billami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EUROCALL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Padova, Italy. pp.204-209, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2015.000334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Crosslingual Similarity Measures for Multilingual Documents Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Yapomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème atelier Fouille de Données Complexes (FDC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’oral se fait entendre à l’écrit : alignement de lexiques en l’absence de normalisation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALaRE 2015 - Traitement Automatique des Langues Régionales de France et d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour prédire la complexité lexicale et graduer les mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatisé de la néologie : pourquoi et comment intégrer l'analyse thématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 4e Congrès Mondial de Linguistique Française (CMLF 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.2627 - 2646, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non Word to New Word: Automatically Identifying Neologisms in French Newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC - The 9th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic Sentence Simplification for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Workshop on Predicting and Improving Text Readability for Target Reader Populations (PITR) @ EACL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Gothenburg, Sweden. pp.47-56, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3115/v1/W14-1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Dialectal Lexicalisations to Linked Open Data Resources: the Example of Alsatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Collaboration and Computing for Under Resourced Languages in the Linked Open Data Era (CCURL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavík, Iceland. pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es esch fàscht wie Ditsch, oder net? Étiquetage morphosyntaxique de l'alsacien en passant par l'allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALARE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.209-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches à base de fréquences pour la simplification lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-RECITAL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.493-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and Cohesion for the Assessment of Text Readability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th International Workshop on Natural Language Processing and Cognitive Science (NLPCS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification syntaxique de phrases pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.211-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANNLOR: A Naïve Notation-system for Lexical Outputs Ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Joint Conference on Lexical and Computational Semantics (*SEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.487-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données informatisées pour l'alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données informatisées dans les "petites langues". Journée d'étude organisée par le Laboratoire LESCLAP-CERCLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution automatique d'une ressource morphologique : VerbAgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française, CMLF2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.2517-2528, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Outlandish Occurrences: Using Rules and Lexicons for Correcting NLP Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitza Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generation Challenges Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nancy, France. pp. 254-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de questions à partir de textes en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour l'archéologie linguistique : datation par combinaison d'indices temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DÉfi Fouille de Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de la modalité et du niveau de certitude : application au domaine médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 433-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraphrases et modifications locales dans l'historique des révisions de Wikipédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bouamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 457-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la pertinence de la morphologie constructionnelle dans les systèmes de Question-Réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.357-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Morphological Resources: a Task-Based Study for French Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lexical Resources at ESSLLI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ljubljana, Slovenia. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When was it written? Automatically Determining Publication Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">String Processing and Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pisa, Italy. pp. 221-236, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24583-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présent, hypothétique, conditionnel ? Annotation du statut des problèmes médicaux dans des comptes-rendus cliniques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium sur l'Ingénierie de l'Information Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolingual Tree-based Translation Model for Sentence Simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhemin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics (Coling 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Beijing, China. pp.1353-1361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Expansion based on Pseudo Relevance Feedback from Definition Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics (Coling 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Beijing, China. pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Probabilistic and Translation-Based Models for Information Retrieval Based on Word Sense Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop of the Cross-Language Evaluation Forum, CLEF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Corfu, Greece. pp 120-127, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15754-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorphoNet: Exploring the Use of Community Structure for Unsupervised Morpheme Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop of the Cross-Language Evaluation Forum, CLEF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Corfu, Greece. pp 598-608, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15754-7_72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARAMBA: Concept, Assertion, and Relation Annotation using Machine-learning Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i2b2 Medication Extraction Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Dimensional Model for Assessing the Quality of Answers in Social Q&A Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhemin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIQ'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Potsdam, Germany. pp. 264-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Question Types in Social Q&A Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigdem Toprak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCL Symposium "Sprachtechnologie und eHumanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Duisburg, Germany. pp. 44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Question Answering based on Social Media Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigdem Toprak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp. 133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Lexical Semantic Resources with Question & Answer Archives for Translation-Based Answer Finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL-IJCNLP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Singapore. pp. 728-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating High Quality Questions from Low Quality Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Question Generation Shared Task and Evaluation Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible UIMA Components for Information Retrieval Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Zesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark-Christoph Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 'Towards Enhanced Interoperability for Large HLT Systems: UIMA for NLP'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp. 24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answering Learners' Questions by Retrieving Question Paraphrases from Social Q&A Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, United States. pp. 44-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Morpheme Labelling in Unsupervised Morpheme Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2007 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Budapest, Hungary. pp. 873-880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage non supervisé de familles morphologiques par classification ascendante hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 14e conférence sur le Traitement Automatique des Langues Naturelles, TALN 2007, volume 1 (communications orales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Acquisition of Semantic Relationships from Morphological Relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on NLP, FinTAL 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Turku, Finland. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11816508_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Ontology Enrichment for Semantic Annotation and Retrieval of Medical Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDNET 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Enrichment of an Ontology of Cardio-Vascular Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Bechlioulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International Conference on Computers in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Valencia, Spain. pp.909-912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Morphological Segmentation Based on Segment Predictability and Word Segments Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphochallenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Venice, Italy. pp. 19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Term Extraction from Domain-specific Corpora Using Morphological Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACL-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Trento, Italy. pp. 171-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an Ontology of Cardio-Vascular Diseases for Concept-Based Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32rd Annual International Conference on Computers in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour l'annotation textuelle et conceptuelle de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA 2005 : Journées "Terminologie &amp; Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation morphologique à partir de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Rencontre des Etudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.555-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environment for Ontology Design and Enrichment from Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Applications and Perspectives SWAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Textual and Conceptual Annotations of Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eChallenges 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noesis Annotation Tool : un outil pour l'annotation textuelle et conceptuelle de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2005, 16e journées francophones d'Ingénierie des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement d'une ontologie multilingue à partir de textes pour le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second séminaire francophone du Web Sémantique Médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Ontologie Anatomo-Fonctionnelle du Cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 1ère Journée Web Sémantique Médical, (WSM'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallèles et dépendances : des corpus inédits pour explorer les dialectes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et recherche 3, Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Strasbourg, France. 2026, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/NKL.7DEFAN31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistral sur les Vosges : L'IA souffle-t-elle dans la bonne direction pour l'alsacien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et en recherche à la faculté des langues 2e ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculté des langues, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.6b612579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et analyse de l'impact carbone de l'Institut Terre &amp; Environnement de Strasbourg : vers une stratégie de réduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gobillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Labos1.5 Empreinte environnementale et soutenabilité des activités de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards emotion analysis for Alsatian theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research (CHR) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France. 2023, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8404252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeThAL : Vers une macroanalyse du théâtre en alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et en recherche à la faculté des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.abe44ezk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroître la vitalité et la visibilité numérique des langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et en recherche à la faculté des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.deafs14t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeThAL : Ressources numériques pour une relecture du théâtre en alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans avec CAHIER: Des corpus d'auteurs pour les humanités numériques à leur exploitation numérique (Cahier10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. , 2021, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4908212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTAURE - RESsources informatisées et Traitement Automatique pour les langues REgionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et patrimoine – enjeux et questionnements actuels | Digital technology and heritage - Challenges and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, en ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeThAL : Vers une macroanalyse du théâtre en alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France. , 2020, Humanistica 2020. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3788019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étiquetage morpho-syntaxique pour des mots nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Bigi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. 21ème Traitement Automatique des Langues Naturelles, pp.431, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la quenelle culinaire à la quenelle politique : identification de changements sémantiques à l'aide des Topic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Bigi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. 21ème Traitement Automatique des Langues Naturelles, pp.443, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction multilingue de termes à partir de leur structure morphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 6èmes journées Extraction et Gestion des Connaissances (EGC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France. 1, pp.271-272, 2006, Revue des Nouvelles Technologies de l'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néologie en contexte : cultures, situations, textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Courtier Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2018, ISBN/EAN 978-2-35935-262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational drama analysis from almost zero electronic text: The case of Alsatian theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Melanie Andresen; Nils Reiter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Drama Analysis: Reflecting on Methods and Interpretations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, 2024, 9783111071763. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111071824-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus annoté en parties du discours pour les dialectes alsaciens : comparaison avec l’allemand standard et le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Thibault; Mathieu Avanzi; Nicholas Lo Vecchio; Alice Millour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur la variation dialectale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de linguistique et de philologie, pp.335-356, 2021, Travaux de Linguistique et de Philologie, 978-2-37276-056-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Logoscope : observatoire des innovations lexicales en français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L Rosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquín García Palacios, Goedele de Sterck, Daniel Linder, Jesús Torre del Rey, Miguel Sánchez Ibanez et Nava Maroto García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La neología en las lenguas románicas: recursos, estrategias y nuevas orientaciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9783631698624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassle-free POS-Tagging for the Alsatian Dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcos Zampieri and Sascha Diwersy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Standard Data Sources in Corpus Based-Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker, pp.85-92, 2013, ZSM Studien, 978-3-8440-2222-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour l’archéologie linguistique : datation par combinaison d’indices temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Grouin; Dominic Forest. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimentations et évaluations en fouille de textes : Un panorama des campagnes DEFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.231-246, 2012, Systèmes d'information et organisations documentaires, 978-2746238367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOM-based Clustering of Multilingual Documents Using an Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hai Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining with Ontologies: Implementations, Findings, and Frameworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Inc., pp.65-82, 2007, 9781599046181. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-618-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller les langues régionales : expériences coopératives sur l'occitan et l'alsacien avec l'aide du français, de l'allemand, du serbe, du catalan...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Stosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Miletic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic annotation guidelines for Alsatian – DIVITAL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strabourg. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’annotation syntaxique pour l’alsacien – projet DIVITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strabourg. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour des transformations de textes français afin d'améliorer leur lisibilité et leur compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logoscope: a Semi-Automatic Tool for Detecting and Documenting French New Words From the Linguistic Project to the Web Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Strasbourg. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’annotation morphosyntaxique pour les dialectes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Strasbourg University. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de connaissances morphologiques pour l'acquisition automatique de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00119257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Bernhard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7857-5873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112578063</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">206088536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poste actuel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences à la Faculté des Langues, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département des technologies linguistiques et des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiLPa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UR 1339, Thème 2 - Langage, parole et variation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes antérieurs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 : Chercheuse, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIMSI-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orsay, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009  : Chercheuse, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Knowledge Processing Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Darmstadt, Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Données et outils</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sur </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sur </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sur OpenAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils sur OpenAire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoires de thèses et masters que j'ai encadrés disponibles sur </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la plateforme ECRIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALECTOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2020) : Aide à la LECTure pour améliORer l'accès aux documents pour enfants dyslexiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLuSIF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2014): AnaLyse de la Lisibilité et SImplification pour le Français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANIMITEX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2014): ANalyse d'IMages fondée sur des Informations TEXtuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (2012-2013) : corpus parallèles pour les dialectes alsaciens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVITAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2022-2025) : Accroître la vitalité et la visibilité numérique des langues de France : descriptions linguistiques et corpus annotés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logoscope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2017) :  Veille et ressource néologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeThAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2020-2023) : Vers une macroanalyse du théâtre en alsacien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ORTHALISEUR (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PLURAL (INRIA, 2017-2018) : Plate-forme d’annotation collaborative pour l’alsacien et le créole guadeloupéen, extensible à d’autres langues régionales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTAURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2018) : RESsources informatisées et Traitement AUtomatique pour les langues REgionales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROLF (Le Congrès permanent de la langue occitane, 2017-2018) : Création de lexiques flexionnels pour l’occitan, l’alsacien et le picard et création de claviers prédictifs pour terminaux Android pour les trois langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheALTres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2023-2024) : Comparaison entre le THÉâtre ALsacien et ses TRaditions dramatiques sourcES sous le prisme des humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Noise in Part-of-Speech Tagging for Extremely Low-Resource Languages: Comparing Strategies for Corpus Collection and Annotation in Dagur and Alsatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Dolińska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1364t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des normes : identifier et documenter les langues minorisées pour le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du plurilinguisme européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Acteurs et facteurs de la vitalité de quelques langues régionales de France, 16, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting and annotating corpora for three under-resourced languages of France: Methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.316-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations syntaxiques pour une aide à l'apprentissage de la lecture : typologie, adéquation et corpus adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7e Congrès Mondial de Linguistique Française 78, pp.14006. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207814006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir numérique des langues minoritaires : bilan du projet RESTAURE pour l’alsacien, l’occitan et le picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Miletic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Langues minoritaires : Quels acteurs pour quel avenir ?, 12, pp.1253. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de référence et lisibilité des textes : Le projet ALLuSIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les chaînes de référence en corpus (éds. Catherine Schnedecker, Julie Glikman, Frédéric Landragin), 195 (3), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.195.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animitex : Analyse d'Images fondée sur des Informations Textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.163-167. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3199/ISI.18.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01054924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question Generation for French: Collating Parsers and Paraphrasing Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp. 43-74. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5087/dad.2012.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Approach to Emotion Detection in Suicide Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Informatics Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4137/BII.S8969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local modifications and paraphrases in Wikipedia's revision history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bouamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesamiento del Lenguaje Natural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp. 51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Methods for improving Information Access in Clinical Documents: Concept, Assertion, and Relation Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.588-593. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2011-000154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Task-based Evaluation of French Morphological Resources and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Issues in Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33011/lilt.v5i.1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage non supervisé de familles morphologiques : comparaison de méthodes et aspects multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp 11-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Coding of French Emergency Calls Using BERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harscoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-annotation Matters: A Comparative Study on POS and Dependency Annotation for an Alsatian Dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th Linguistic Annotation Workshop (LAW-XIX-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL and ELRA Special Interest Group on Annotation, Jul 2025, Vienna, Austria. pp.173-186, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.law-1.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Dependencies for the Alemannic Alsatian Dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Workshop on Treebanks and Linguistic Theories (TLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Ljubljana, Slovenia. pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POS Tagging for the Endangered Dagur Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Dolińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12906-12916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Fine-grained Metadata for Text Bases in Extremely Low Resource Languages: the Cases of Two Regional Languages of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGUL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.212-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ParCoLab Parallel Corpus and its Extension to Four Regional Languages of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Stosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Marjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.16014-16023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of multilingual models in POS tagging for Alsatian and Dagur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Dolińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Congress of Linguists (ICL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert zero-shot pour l'étiquetage morphosyntaxique : analyse de l'impact de la transformation des données à étiqueter pour les dialectes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 5èmes journées du Groupement de Recherche CNRS « Linguistique Informatique, Formelle et de Terrain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France. pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational drama analysis from almost zero electronic text: The case of Alsatian theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Drama Analysis: Achievements and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cologne, Sep 2022, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of increasing the digital availability of Alsatian theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo (Online), Japan. pp.567-570, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7014965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de prétraitement pour l’alignement de mots dans des corpus parallèles alsacien-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAL: An Emotion Lexicon for the Analysis of Alsatian Theatre Plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Language Resources and Evaluation (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.5001-5010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HECTOR: A Hybrid TExt SimplifiCation TOol for Raw Texts in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA ELDA, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues régionales de France : retour d’expérience sur les dialectes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société de Linguistique de Paris - Les langues régionales de France : nouvelles approches, nouvelles méthodologies, revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Linguistique de Paris, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un corpus FAIR de théâtre en alsacien et normalisation de variétés non-contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montrouge, France. pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for Regional Languages of France: Lessons Learned from the RESTAURE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ways of Analyzing Dialectal Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des ellipses dans des corpus de sous-titres en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN-RECITAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir numérique des langues minoritaires : bilan du projet RESTAURE pour l’alsacien, l’occitan et le picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Miletic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Langues minoritaires » : quels acteurs pour quel avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’Etudes sur le Plurilinguisme européen (EA1339 LiLPa), Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation d’annotations en parties du discours et lemmes vers le format Universal Dependencies : étude de cas pour l’alsacien et l’occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Miletic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.427-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for Regional Languages of France: The RESTAURE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.272‑275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronunciation Dictionaries for the Alsatian Dialects to Analyze Spelling and Phonetic Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference, 7-12 May 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpora with Part-of-Speech Annotations for Three Regional Languages of France: Alsatian, Occitan and Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resources and Methods for the Automatic Recognition of Place Names in Alsatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-Based Research in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Vienna, Austria. pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de tokénisation pour deux langues régionales de France, l’alsacien et le picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiLiTAL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une solution légère de production de données pour le TAL : création d'un tagger de l'alsacien par crowdsourcing bénévole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océrisation de textes pour les langues régionales. Regards croisés sur l’occitan et l’alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Urieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque international ISKO France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Strasbourg, France. pp.250-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Alsatian into words: a contrastive study of two spelling systems for the Alsatian dialects and Standard German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8th International Contrastive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological Awareness in Non Standard Spelling: a Case Study for Alsatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on pluricentric languages and their non-dominant varieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamin Meisnitzer, Jul 2017, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait et peut faire la communauté scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies pour les langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLFLF, Feb 2015, Meudon, France. pp.171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un lexique ouvert des formes fléchies de l'alsacien : génération de flexions pour les verbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.547-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu, contusion, ecchymose : tri automatique de synonymes en fonction de leur difficulté de lecture et compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Boumedienne Billami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Cohesive Features Relevant for Text Readability Evaluation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Computational Linguistics (COLING 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.987 - 997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RESTAURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les technologies pour les langues régionales de France (TLRF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation générale à la langue française et aux langues de France, laboratoire de recherche en informatique pluridisciplinaire (LIMSI) - Centre national de la recherche scientifique (CNRS), Institut des technologies multilingues et multimédias de l’information (IMMI), Feb 2015, Meudon, France. pp.96-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Logoscope : une approche textuelle de la veille néologique. Des raisons linguistiques à l’interface web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINEO 2015 - III Congreso Internacional de Neología en las Lenguas Románicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Salamanca, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création lexicale et corpus dynamique : quelles variables contextuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e journées internationales LTT 2015 à Strasbourg : « La création lexicale en situation : texte, genres, cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded lexicons: new resources for educational purposes and much more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Boumedienne Billami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EUROCALL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Padova, Italy. pp.204-209, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2015.000334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Crosslingual Similarity Measures for Multilingual Documents Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Yapomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème atelier Fouille de Données Complexes (FDC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’oral se fait entendre à l’écrit : alignement de lexiques en l’absence de normalisation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALaRE 2015 - Traitement Automatique des Langues Régionales de France et d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour prédire la complexité lexicale et graduer les mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatisé de la néologie : pourquoi et comment intégrer l'analyse thématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 4e Congrès Mondial de Linguistique Française (CMLF 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.2627 - 2646, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non Word to New Word: Automatically Identifying Neologisms in French Newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC - The 9th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic Sentence Simplification for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Workshop on Predicting and Improving Text Readability for Target Reader Populations (PITR) @ EACL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Gothenburg, Sweden. pp.47-56, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3115/v1/W14-1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Dialectal Lexicalisations to Linked Open Data Resources: the Example of Alsatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Collaboration and Computing for Under Resourced Languages in the Linked Open Data Era (CCURL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavík, Iceland. pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es esch fàscht wie Ditsch, oder net? Étiquetage morphosyntaxique de l'alsacien en passant par l'allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALARE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.209-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches à base de fréquences pour la simplification lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-RECITAL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.493-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and Cohesion for the Assessment of Text Readability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th International Workshop on Natural Language Processing and Cognitive Science (NLPCS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification syntaxique de phrases pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.211-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANNLOR: A Naïve Notation-system for Lexical Outputs Ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Joint Conference on Lexical and Computational Semantics (*SEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.487-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données informatisées pour l'alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données informatisées dans les "petites langues". Journée d'étude organisée par le Laboratoire LESCLAP-CERCLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution automatique d'une ressource morphologique : VerbAgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française, CMLF2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.2517-2528, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Outlandish Occurrences: Using Rules and Lexicons for Correcting NLP Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitza Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generation Challenges Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nancy, France. pp. 254-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour l'archéologie linguistique : datation par combinaison d'indices temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DÉfi Fouille de Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de questions à partir de textes en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de la modalité et du niveau de certitude : application au domaine médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 433-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la pertinence de la morphologie constructionnelle dans les systèmes de Question-Réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.357-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraphrases et modifications locales dans l'historique des révisions de Wikipédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bouamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 457-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When was it written? Automatically Determining Publication Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">String Processing and Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pisa, Italy. pp. 221-236, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24583-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Morphological Resources: a Task-Based Study for French Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lexical Resources at ESSLLI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ljubljana, Slovenia. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présent, hypothétique, conditionnel ? Annotation du statut des problèmes médicaux dans des comptes-rendus cliniques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium sur l'Ingénierie de l'Information Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolingual Tree-based Translation Model for Sentence Simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhemin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics (Coling 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Beijing, China. pp.1353-1361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Probabilistic and Translation-Based Models for Information Retrieval Based on Word Sense Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop of the Cross-Language Evaluation Forum, CLEF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Corfu, Greece. pp 120-127, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15754-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Expansion based on Pseudo Relevance Feedback from Definition Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics (Coling 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Beijing, China. pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorphoNet: Exploring the Use of Community Structure for Unsupervised Morpheme Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop of the Cross-Language Evaluation Forum, CLEF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Corfu, Greece. pp 598-608, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15754-7_72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARAMBA: Concept, Assertion, and Relation Annotation using Machine-learning Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i2b2 Medication Extraction Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Dimensional Model for Assessing the Quality of Answers in Social Q&A Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhemin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIQ'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Potsdam, Germany. pp. 264-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Question Types in Social Q&A Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigdem Toprak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCL Symposium "Sprachtechnologie und eHumanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Duisburg, Germany. pp. 44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Question Answering based on Social Media Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigdem Toprak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp. 133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Lexical Semantic Resources with Question & Answer Archives for Translation-Based Answer Finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL-IJCNLP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Singapore. pp. 728-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating High Quality Questions from Low Quality Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Question Generation Shared Task and Evaluation Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible UIMA Components for Information Retrieval Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Zesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark-Christoph Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 'Towards Enhanced Interoperability for Large HLT Systems: UIMA for NLP'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp. 24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answering Learners' Questions by Retrieving Question Paraphrases from Social Q&A Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, United States. pp. 44-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Morpheme Labelling in Unsupervised Morpheme Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2007 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Budapest, Hungary. pp. 873-880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage non supervisé de familles morphologiques par classification ascendante hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 14e conférence sur le Traitement Automatique des Langues Naturelles, TALN 2007, volume 1 (communications orales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Acquisition of Semantic Relationships from Morphological Relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on NLP, FinTAL 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Turku, Finland. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11816508_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Ontology Enrichment for Semantic Annotation and Retrieval of Medical Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDNET 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Enrichment of an Ontology of Cardio-Vascular Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Bechlioulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International Conference on Computers in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Valencia, Spain. pp.909-912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Morphological Segmentation Based on Segment Predictability and Word Segments Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphochallenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Venice, Italy. pp. 19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Term Extraction from Domain-specific Corpora Using Morphological Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACL-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Trento, Italy. pp. 171-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an Ontology of Cardio-Vascular Diseases for Concept-Based Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32rd Annual International Conference on Computers in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour l'annotation textuelle et conceptuelle de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA 2005 : Journées "Terminologie &amp; Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation morphologique à partir de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Rencontre des Etudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.555-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environment for Ontology Design and Enrichment from Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Applications and Perspectives SWAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Textual and Conceptual Annotations of Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eChallenges 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noesis Annotation Tool : un outil pour l'annotation textuelle et conceptuelle de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2005, 16e journées francophones d'Ingénierie des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement d'une ontologie multilingue à partir de textes pour le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second séminaire francophone du Web Sémantique Médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Ontologie Anatomo-Fonctionnelle du Cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 1ère Journée Web Sémantique Médical, (WSM'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallèles et dépendances : des corpus inédits pour explorer les dialectes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et recherche 3, Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Strasbourg, France. 2026, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/NKL.7DEFAN31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistral sur les Vosges : L'IA souffle-t-elle dans la bonne direction pour l'alsacien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et en recherche à la faculté des langues 2e ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculté des langues, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.6b612579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et analyse de l'impact carbone de l'Institut Terre &amp; Environnement de Strasbourg : vers une stratégie de réduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gobillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Labos1.5 Empreinte environnementale et soutenabilité des activités de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards emotion analysis for Alsatian theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research (CHR) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France. 2023, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8404252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeThAL : Vers une macroanalyse du théâtre en alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et en recherche à la faculté des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.abe44ezk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroître la vitalité et la visibilité numérique des langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et en recherche à la faculté des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.deafs14t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeThAL : Ressources numériques pour une relecture du théâtre en alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans avec CAHIER: Des corpus d'auteurs pour les humanités numériques à leur exploitation numérique (Cahier10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. , 2021, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4908212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTAURE - RESsources informatisées et Traitement Automatique pour les langues REgionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et patrimoine – enjeux et questionnements actuels | Digital technology and heritage - Challenges and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, en ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeThAL : Vers une macroanalyse du théâtre en alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France. , 2020, Humanistica 2020. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3788019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étiquetage morpho-syntaxique pour des mots nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Bigi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. 21ème Traitement Automatique des Langues Naturelles, pp.431, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la quenelle culinaire à la quenelle politique : identification de changements sémantiques à l'aide des Topic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Bigi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. 21ème Traitement Automatique des Langues Naturelles, pp.443, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction multilingue de termes à partir de leur structure morphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 6èmes journées Extraction et Gestion des Connaissances (EGC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France. 1, pp.271-272, 2006, Revue des Nouvelles Technologies de l'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néologie en contexte : cultures, situations, textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Courtier Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2018, ISBN/EAN 978-2-35935-262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational drama analysis from almost zero electronic text: The case of Alsatian theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Melanie Andresen; Nils Reiter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Drama Analysis: Reflecting on Methods and Interpretations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, 2024, 9783111071763. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111071824-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus annoté en parties du discours pour les dialectes alsaciens : comparaison avec l’allemand standard et le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Thibault; Mathieu Avanzi; Nicholas Lo Vecchio; Alice Millour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur la variation dialectale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de linguistique et de philologie, pp.335-356, 2021, Travaux de Linguistique et de Philologie, 978-2-37276-056-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Logoscope : observatoire des innovations lexicales en français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L Rosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquín García Palacios, Goedele de Sterck, Daniel Linder, Jesús Torre del Rey, Miguel Sánchez Ibanez et Nava Maroto García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La neología en las lenguas románicas: recursos, estrategias y nuevas orientaciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9783631698624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassle-free POS-Tagging for the Alsatian Dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcos Zampieri and Sascha Diwersy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Standard Data Sources in Corpus Based-Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker, pp.85-92, 2013, ZSM Studien, 978-3-8440-2222-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour l’archéologie linguistique : datation par combinaison d’indices temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Grouin; Dominic Forest. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimentations et évaluations en fouille de textes : Un panorama des campagnes DEFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.231-246, 2012, Systèmes d'information et organisations documentaires, 978-2746238367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOM-based Clustering of Multilingual Documents Using an Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hai Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining with Ontologies: Implementations, Findings, and Frameworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Inc., pp.65-82, 2007, 9781599046181. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-618-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller les langues régionales : expériences coopératives sur l'occitan et l'alsacien avec l'aide du français, de l'allemand, du serbe, du catalan...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Stosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Miletic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic annotation guidelines for Alsatian – DIVITAL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strabourg. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’annotation syntaxique pour l’alsacien – projet DIVITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strabourg. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour des transformations de textes français afin d'améliorer leur lisibilité et leur compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logoscope: a Semi-Automatic Tool for Detecting and Documenting French New Words From the Linguistic Project to the Web Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Strasbourg. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’annotation morphosyntaxique pour les dialectes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Strasbourg University. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de connaissances morphologiques pour l'acquisition automatique de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00119257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D0B6655"/>
+    <w:nsid w:val="77CDC90C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E7C3AD2A"/>
+    <w:nsid w:val="F2FD7634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4BB64211"/>
+    <w:nsid w:val="6C15611B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9FDABC3E"/>
+    <w:nsid w:val="61696839"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BDC64293"/>
+    <w:nsid w:val="949860A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E8D265F2"/>
+    <w:nsid w:val="87A8E86F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-bernhard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7857-5873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112578063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206088536" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langtech.unistra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/search/?q=0000-0001-7857-5873" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/search?q=metadata.creators.person_or_org.name%3A%22Bernhard%2C%20Delphine%22&amp;l=list&amp;p=1&amp;s=10&amp;sort=bestmatch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/advanced/research-outcomes?f0=authorid&amp;fv0=0000-0001-7857-5873&amp;type=dataset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/advanced/research-outcomes?f0=authorid&amp;fv0=0000-0001-7857-5873&amp;type=software" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecrin.app.unistra.fr/search/advanced-search.html?search=true&amp;userChoices%5Bsimple_all%5D.simpleValueRequestType=default&amp;submenuKey=advanced&amp;menuKey=all&amp;userChoices%5Bsimple_all%5D.simpleValue=Delphine+Bernhard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr/projets/projets-acheves/alector/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr/fdt/projets/anciens-projets/allusif/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~mroche/ANIMITEX/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr/fdt/projets/anciens-projets/copal/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-21-CE27-0004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr/projets/projets-acheves/logoscope/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://methal.pages.unistra.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://restaure.unistra.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thealtres.pages.unistra.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Doli&#324;ska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1710" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562205v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207814006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1253" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Viron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2012.203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/BII.S8969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dutrey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouamor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abacha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000154" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/lilt.v5i.1229" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hoff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Beiner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.law-1.14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Muller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harscoat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00053" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597542v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598607v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz Fabo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Briand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Werner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660481v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014965" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846820v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719382v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rolin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259611v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378175v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864670v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123743v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Erhart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Steibl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516226v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Urieli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280449v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430554v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedienne Billami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205175v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bruneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Falk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205171v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2015.000334" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Yapomo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158489v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001916v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801208" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955176v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brouwers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/W14-1206" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838355v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860796v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100324" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitza Ivanova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794229v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751069v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751068v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24583-1_22" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VLC5LLQC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794224v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795670v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhemin Zhu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gurevych" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795673v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795684v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Wolf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15754-7_14" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RQNCLNGJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15754-7_72" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0C8CRR22-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798487v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798501v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Ignatova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Toprak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798494v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798491v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800322v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof M&#252;ller" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Zesch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800310v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11816508_14" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PJD8WDKN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800359v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patriarche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferriol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457823v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Bechlioulis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800369v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457866v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457874v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyr-Gabin Bassolet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457794v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Messai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457838v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800394v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800414v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540385v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.7DEFAN31" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869156v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Binot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.6b612579" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.6b612579" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219729v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213017v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyue Liu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8404252" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.abe44ezk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686233v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.deafs14t" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255403v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4908212" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167661v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564694v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3788019" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998866v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Potier-Ferry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800379v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941330v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Boisseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grass" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Courtier Todirascu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-neologie-en-contexte/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639236v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111071824-004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468254v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388255v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G&#233;rard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruneau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Rosio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/77968?tab=aboutauthor&amp;amp;format=HC" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860790v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326058v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800337v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Pham" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-618-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865594v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132027v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198905v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235872v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119257v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-bernhard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7857-5873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112578063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206088536" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langtech.unistra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/search/?q=0000-0001-7857-5873" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/search?q=metadata.creators.person_or_org.name%3A%22Bernhard%2C%20Delphine%22&amp;l=list&amp;p=1&amp;s=10&amp;sort=bestmatch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/advanced/research-outcomes?f0=authorid&amp;fv0=0000-0001-7857-5873&amp;type=dataset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/advanced/research-outcomes?f0=authorid&amp;fv0=0000-0001-7857-5873&amp;type=software" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecrin.app.unistra.fr/search/advanced-search.html?search=true&amp;userChoices%5Bsimple_all%5D.simpleValueRequestType=default&amp;submenuKey=advanced&amp;menuKey=all&amp;userChoices%5Bsimple_all%5D.simpleValue=Delphine+Bernhard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr/projets/projets-acheves/alector/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr/fdt/projets/anciens-projets/allusif/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~mroche/ANIMITEX/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr/fdt/projets/anciens-projets/copal/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-21-CE27-0004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr/projets/projets-acheves/logoscope/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://methal.pages.unistra.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://restaure.unistra.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thealtres.pages.unistra.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Doli&#324;ska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1710" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562205v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207814006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1253" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Viron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2012.203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/BII.S8969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dutrey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouamor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abacha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000154" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/lilt.v5i.1229" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Muller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harscoat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Beiner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.law-1.14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598607v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz Fabo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Briand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Werner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660481v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014965" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846820v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719382v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rolin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259611v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378175v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123743v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Erhart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Steibl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516226v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Urieli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280449v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedienne Billami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205175v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bruneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Falk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205171v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2015.000334" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Yapomo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158489v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001916v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801208" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955176v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brouwers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/W14-1206" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838355v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860796v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100324" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitza Ivanova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794238v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794240v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24583-1_22" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VLC5LLQC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751068v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794224v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795670v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhemin Zhu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gurevych" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Wolf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15754-7_14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RQNCLNGJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15754-7_72" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0C8CRR22-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798487v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798501v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Ignatova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Toprak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798494v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798491v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800322v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof M&#252;ller" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Zesch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800310v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11816508_14" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PJD8WDKN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800359v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patriarche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferriol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457823v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Bechlioulis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800369v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457866v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457874v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyr-Gabin Bassolet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457794v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Messai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457838v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800394v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800414v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540385v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.7DEFAN31" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869156v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Binot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.6b612579" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.6b612579" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219729v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213017v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyue Liu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8404252" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.abe44ezk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686233v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.deafs14t" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255403v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4908212" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167661v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564694v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3788019" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998866v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Potier-Ferry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800379v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941330v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Boisseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grass" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Courtier Todirascu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-neologie-en-contexte/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639236v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111071824-004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468254v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388255v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G&#233;rard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruneau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Rosio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/77968?tab=aboutauthor&amp;amp;format=HC" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860790v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326058v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800337v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Pham" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-618-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865594v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132027v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198905v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235872v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119257v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>