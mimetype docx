--- v1 (2026-04-16)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Bernhard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7857-5873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112578063</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">206088536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poste actuel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences à la Faculté des Langues, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département des technologies linguistiques et des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiLPa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UR 1339, Thème 2 - Langage, parole et variation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes antérieurs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 : Chercheuse, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIMSI-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orsay, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009  : Chercheuse, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Knowledge Processing Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Darmstadt, Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Données et outils</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sur </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sur </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sur OpenAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils sur OpenAire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoires de thèses et masters que j'ai encadrés disponibles sur </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la plateforme ECRIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALECTOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2020) : Aide à la LECTure pour améliORer l'accès aux documents pour enfants dyslexiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLuSIF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2014): AnaLyse de la Lisibilité et SImplification pour le Français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANIMITEX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2014): ANalyse d'IMages fondée sur des Informations TEXtuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (2012-2013) : corpus parallèles pour les dialectes alsaciens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVITAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2022-2025) : Accroître la vitalité et la visibilité numérique des langues de France : descriptions linguistiques et corpus annotés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logoscope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2017) :  Veille et ressource néologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeThAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2020-2023) : Vers une macroanalyse du théâtre en alsacien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ORTHALISEUR (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PLURAL (INRIA, 2017-2018) : Plate-forme d’annotation collaborative pour l’alsacien et le créole guadeloupéen, extensible à d’autres langues régionales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTAURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2018) : RESsources informatisées et Traitement AUtomatique pour les langues REgionales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROLF (Le Congrès permanent de la langue occitane, 2017-2018) : Création de lexiques flexionnels pour l’occitan, l’alsacien et le picard et création de claviers prédictifs pour terminaux Android pour les trois langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheALTres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2023-2024) : Comparaison entre le THÉâtre ALsacien et ses TRaditions dramatiques sourcES sous le prisme des humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Noise in Part-of-Speech Tagging for Extremely Low-Resource Languages: Comparing Strategies for Corpus Collection and Annotation in Dagur and Alsatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Dolińska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1364t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des normes : identifier et documenter les langues minorisées pour le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du plurilinguisme européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Acteurs et facteurs de la vitalité de quelques langues régionales de France, 16, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting and annotating corpora for three under-resourced languages of France: Methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.316-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations syntaxiques pour une aide à l'apprentissage de la lecture : typologie, adéquation et corpus adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7e Congrès Mondial de Linguistique Française 78, pp.14006. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207814006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir numérique des langues minoritaires : bilan du projet RESTAURE pour l’alsacien, l’occitan et le picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Miletic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Langues minoritaires : Quels acteurs pour quel avenir ?, 12, pp.1253. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de référence et lisibilité des textes : Le projet ALLuSIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les chaînes de référence en corpus (éds. Catherine Schnedecker, Julie Glikman, Frédéric Landragin), 195 (3), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.195.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animitex : Analyse d'Images fondée sur des Informations Textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.163-167. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3199/ISI.18.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01054924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question Generation for French: Collating Parsers and Paraphrasing Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp. 43-74. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5087/dad.2012.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Approach to Emotion Detection in Suicide Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Informatics Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4137/BII.S8969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local modifications and paraphrases in Wikipedia's revision history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bouamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesamiento del Lenguaje Natural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp. 51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Methods for improving Information Access in Clinical Documents: Concept, Assertion, and Relation Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.588-593. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2011-000154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Task-based Evaluation of French Morphological Resources and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Issues in Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33011/lilt.v5i.1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage non supervisé de familles morphologiques : comparaison de méthodes et aspects multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp 11-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Coding of French Emergency Calls Using BERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harscoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-annotation Matters: A Comparative Study on POS and Dependency Annotation for an Alsatian Dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th Linguistic Annotation Workshop (LAW-XIX-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL and ELRA Special Interest Group on Annotation, Jul 2025, Vienna, Austria. pp.173-186, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.law-1.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Dependencies for the Alemannic Alsatian Dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Workshop on Treebanks and Linguistic Theories (TLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Ljubljana, Slovenia. pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POS Tagging for the Endangered Dagur Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Dolińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12906-12916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Fine-grained Metadata for Text Bases in Extremely Low Resource Languages: the Cases of Two Regional Languages of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGUL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.212-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ParCoLab Parallel Corpus and its Extension to Four Regional Languages of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Stosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Marjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.16014-16023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of multilingual models in POS tagging for Alsatian and Dagur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Dolińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Congress of Linguists (ICL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert zero-shot pour l'étiquetage morphosyntaxique : analyse de l'impact de la transformation des données à étiqueter pour les dialectes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 5èmes journées du Groupement de Recherche CNRS « Linguistique Informatique, Formelle et de Terrain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France. pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational drama analysis from almost zero electronic text: The case of Alsatian theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Drama Analysis: Achievements and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cologne, Sep 2022, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of increasing the digital availability of Alsatian theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo (Online), Japan. pp.567-570, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7014965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de prétraitement pour l’alignement de mots dans des corpus parallèles alsacien-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAL: An Emotion Lexicon for the Analysis of Alsatian Theatre Plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Language Resources and Evaluation (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.5001-5010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HECTOR: A Hybrid TExt SimplifiCation TOol for Raw Texts in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA ELDA, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues régionales de France : retour d’expérience sur les dialectes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société de Linguistique de Paris - Les langues régionales de France : nouvelles approches, nouvelles méthodologies, revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Linguistique de Paris, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un corpus FAIR de théâtre en alsacien et normalisation de variétés non-contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montrouge, France. pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for Regional Languages of France: Lessons Learned from the RESTAURE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ways of Analyzing Dialectal Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des ellipses dans des corpus de sous-titres en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN-RECITAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir numérique des langues minoritaires : bilan du projet RESTAURE pour l’alsacien, l’occitan et le picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Miletic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Langues minoritaires » : quels acteurs pour quel avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’Etudes sur le Plurilinguisme européen (EA1339 LiLPa), Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation d’annotations en parties du discours et lemmes vers le format Universal Dependencies : étude de cas pour l’alsacien et l’occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Miletic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.427-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for Regional Languages of France: The RESTAURE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.272‑275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronunciation Dictionaries for the Alsatian Dialects to Analyze Spelling and Phonetic Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference, 7-12 May 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpora with Part-of-Speech Annotations for Three Regional Languages of France: Alsatian, Occitan and Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resources and Methods for the Automatic Recognition of Place Names in Alsatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-Based Research in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Vienna, Austria. pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de tokénisation pour deux langues régionales de France, l’alsacien et le picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiLiTAL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une solution légère de production de données pour le TAL : création d'un tagger de l'alsacien par crowdsourcing bénévole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océrisation de textes pour les langues régionales. Regards croisés sur l’occitan et l’alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Urieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque international ISKO France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Strasbourg, France. pp.250-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Alsatian into words: a contrastive study of two spelling systems for the Alsatian dialects and Standard German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8th International Contrastive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological Awareness in Non Standard Spelling: a Case Study for Alsatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on pluricentric languages and their non-dominant varieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamin Meisnitzer, Jul 2017, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait et peut faire la communauté scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies pour les langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLFLF, Feb 2015, Meudon, France. pp.171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un lexique ouvert des formes fléchies de l'alsacien : génération de flexions pour les verbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.547-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu, contusion, ecchymose : tri automatique de synonymes en fonction de leur difficulté de lecture et compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Boumedienne Billami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Cohesive Features Relevant for Text Readability Evaluation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Computational Linguistics (COLING 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.987 - 997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RESTAURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les technologies pour les langues régionales de France (TLRF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation générale à la langue française et aux langues de France, laboratoire de recherche en informatique pluridisciplinaire (LIMSI) - Centre national de la recherche scientifique (CNRS), Institut des technologies multilingues et multimédias de l’information (IMMI), Feb 2015, Meudon, France. pp.96-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Logoscope : une approche textuelle de la veille néologique. Des raisons linguistiques à l’interface web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINEO 2015 - III Congreso Internacional de Neología en las Lenguas Románicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Salamanca, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création lexicale et corpus dynamique : quelles variables contextuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e journées internationales LTT 2015 à Strasbourg : « La création lexicale en situation : texte, genres, cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded lexicons: new resources for educational purposes and much more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Boumedienne Billami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EUROCALL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Padova, Italy. pp.204-209, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2015.000334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Crosslingual Similarity Measures for Multilingual Documents Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Yapomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème atelier Fouille de Données Complexes (FDC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’oral se fait entendre à l’écrit : alignement de lexiques en l’absence de normalisation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALaRE 2015 - Traitement Automatique des Langues Régionales de France et d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour prédire la complexité lexicale et graduer les mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatisé de la néologie : pourquoi et comment intégrer l'analyse thématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 4e Congrès Mondial de Linguistique Française (CMLF 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.2627 - 2646, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non Word to New Word: Automatically Identifying Neologisms in French Newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC - The 9th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic Sentence Simplification for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Workshop on Predicting and Improving Text Readability for Target Reader Populations (PITR) @ EACL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Gothenburg, Sweden. pp.47-56, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3115/v1/W14-1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Dialectal Lexicalisations to Linked Open Data Resources: the Example of Alsatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Collaboration and Computing for Under Resourced Languages in the Linked Open Data Era (CCURL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavík, Iceland. pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es esch fàscht wie Ditsch, oder net? Étiquetage morphosyntaxique de l'alsacien en passant par l'allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALARE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.209-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches à base de fréquences pour la simplification lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-RECITAL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.493-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and Cohesion for the Assessment of Text Readability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th International Workshop on Natural Language Processing and Cognitive Science (NLPCS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification syntaxique de phrases pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.211-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANNLOR: A Naïve Notation-system for Lexical Outputs Ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Joint Conference on Lexical and Computational Semantics (*SEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.487-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données informatisées pour l'alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données informatisées dans les "petites langues". Journée d'étude organisée par le Laboratoire LESCLAP-CERCLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution automatique d'une ressource morphologique : VerbAgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française, CMLF2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.2517-2528, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Outlandish Occurrences: Using Rules and Lexicons for Correcting NLP Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitza Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generation Challenges Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nancy, France. pp. 254-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour l'archéologie linguistique : datation par combinaison d'indices temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DÉfi Fouille de Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de questions à partir de textes en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de la modalité et du niveau de certitude : application au domaine médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 433-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la pertinence de la morphologie constructionnelle dans les systèmes de Question-Réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.357-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraphrases et modifications locales dans l'historique des révisions de Wikipédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bouamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 457-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When was it written? Automatically Determining Publication Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">String Processing and Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pisa, Italy. pp. 221-236, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24583-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Morphological Resources: a Task-Based Study for French Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lexical Resources at ESSLLI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ljubljana, Slovenia. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présent, hypothétique, conditionnel ? Annotation du statut des problèmes médicaux dans des comptes-rendus cliniques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium sur l'Ingénierie de l'Information Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolingual Tree-based Translation Model for Sentence Simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhemin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics (Coling 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Beijing, China. pp.1353-1361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Probabilistic and Translation-Based Models for Information Retrieval Based on Word Sense Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop of the Cross-Language Evaluation Forum, CLEF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Corfu, Greece. pp 120-127, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15754-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Expansion based on Pseudo Relevance Feedback from Definition Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics (Coling 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Beijing, China. pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorphoNet: Exploring the Use of Community Structure for Unsupervised Morpheme Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop of the Cross-Language Evaluation Forum, CLEF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Corfu, Greece. pp 598-608, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15754-7_72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARAMBA: Concept, Assertion, and Relation Annotation using Machine-learning Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i2b2 Medication Extraction Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Dimensional Model for Assessing the Quality of Answers in Social Q&A Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhemin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIQ'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Potsdam, Germany. pp. 264-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Question Types in Social Q&A Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigdem Toprak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCL Symposium "Sprachtechnologie und eHumanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Duisburg, Germany. pp. 44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Question Answering based on Social Media Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigdem Toprak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp. 133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Lexical Semantic Resources with Question & Answer Archives for Translation-Based Answer Finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL-IJCNLP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Singapore. pp. 728-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating High Quality Questions from Low Quality Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Question Generation Shared Task and Evaluation Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible UIMA Components for Information Retrieval Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Zesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark-Christoph Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 'Towards Enhanced Interoperability for Large HLT Systems: UIMA for NLP'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp. 24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answering Learners' Questions by Retrieving Question Paraphrases from Social Q&A Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, United States. pp. 44-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Morpheme Labelling in Unsupervised Morpheme Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2007 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Budapest, Hungary. pp. 873-880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage non supervisé de familles morphologiques par classification ascendante hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 14e conférence sur le Traitement Automatique des Langues Naturelles, TALN 2007, volume 1 (communications orales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Acquisition of Semantic Relationships from Morphological Relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on NLP, FinTAL 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Turku, Finland. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11816508_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Ontology Enrichment for Semantic Annotation and Retrieval of Medical Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDNET 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Enrichment of an Ontology of Cardio-Vascular Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Bechlioulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International Conference on Computers in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Valencia, Spain. pp.909-912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Morphological Segmentation Based on Segment Predictability and Word Segments Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphochallenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Venice, Italy. pp. 19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Term Extraction from Domain-specific Corpora Using Morphological Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACL-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Trento, Italy. pp. 171-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an Ontology of Cardio-Vascular Diseases for Concept-Based Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32rd Annual International Conference on Computers in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour l'annotation textuelle et conceptuelle de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA 2005 : Journées "Terminologie &amp; Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation morphologique à partir de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Rencontre des Etudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.555-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environment for Ontology Design and Enrichment from Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Applications and Perspectives SWAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Textual and Conceptual Annotations of Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eChallenges 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noesis Annotation Tool : un outil pour l'annotation textuelle et conceptuelle de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2005, 16e journées francophones d'Ingénierie des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement d'une ontologie multilingue à partir de textes pour le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second séminaire francophone du Web Sémantique Médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Ontologie Anatomo-Fonctionnelle du Cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 1ère Journée Web Sémantique Médical, (WSM'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallèles et dépendances : des corpus inédits pour explorer les dialectes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et recherche 3, Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Strasbourg, France. 2026, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/NKL.7DEFAN31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistral sur les Vosges : L'IA souffle-t-elle dans la bonne direction pour l'alsacien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et en recherche à la faculté des langues 2e ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculté des langues, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.6b612579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et analyse de l'impact carbone de l'Institut Terre &amp; Environnement de Strasbourg : vers une stratégie de réduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gobillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Labos1.5 Empreinte environnementale et soutenabilité des activités de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards emotion analysis for Alsatian theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research (CHR) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France. 2023, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8404252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeThAL : Vers une macroanalyse du théâtre en alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et en recherche à la faculté des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.abe44ezk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroître la vitalité et la visibilité numérique des langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et en recherche à la faculté des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.deafs14t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeThAL : Ressources numériques pour une relecture du théâtre en alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans avec CAHIER: Des corpus d'auteurs pour les humanités numériques à leur exploitation numérique (Cahier10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. , 2021, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4908212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTAURE - RESsources informatisées et Traitement Automatique pour les langues REgionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et patrimoine – enjeux et questionnements actuels | Digital technology and heritage - Challenges and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, en ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeThAL : Vers une macroanalyse du théâtre en alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France. , 2020, Humanistica 2020. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3788019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étiquetage morpho-syntaxique pour des mots nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Bigi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. 21ème Traitement Automatique des Langues Naturelles, pp.431, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la quenelle culinaire à la quenelle politique : identification de changements sémantiques à l'aide des Topic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Bigi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. 21ème Traitement Automatique des Langues Naturelles, pp.443, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction multilingue de termes à partir de leur structure morphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 6èmes journées Extraction et Gestion des Connaissances (EGC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France. 1, pp.271-272, 2006, Revue des Nouvelles Technologies de l'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néologie en contexte : cultures, situations, textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Courtier Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2018, ISBN/EAN 978-2-35935-262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational drama analysis from almost zero electronic text: The case of Alsatian theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Melanie Andresen; Nils Reiter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Drama Analysis: Reflecting on Methods and Interpretations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, 2024, 9783111071763. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111071824-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus annoté en parties du discours pour les dialectes alsaciens : comparaison avec l’allemand standard et le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Thibault; Mathieu Avanzi; Nicholas Lo Vecchio; Alice Millour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur la variation dialectale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de linguistique et de philologie, pp.335-356, 2021, Travaux de Linguistique et de Philologie, 978-2-37276-056-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Logoscope : observatoire des innovations lexicales en français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L Rosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquín García Palacios, Goedele de Sterck, Daniel Linder, Jesús Torre del Rey, Miguel Sánchez Ibanez et Nava Maroto García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La neología en las lenguas románicas: recursos, estrategias y nuevas orientaciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9783631698624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassle-free POS-Tagging for the Alsatian Dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcos Zampieri and Sascha Diwersy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Standard Data Sources in Corpus Based-Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker, pp.85-92, 2013, ZSM Studien, 978-3-8440-2222-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour l’archéologie linguistique : datation par combinaison d’indices temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Grouin; Dominic Forest. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimentations et évaluations en fouille de textes : Un panorama des campagnes DEFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.231-246, 2012, Systèmes d'information et organisations documentaires, 978-2746238367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOM-based Clustering of Multilingual Documents Using an Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hai Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining with Ontologies: Implementations, Findings, and Frameworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Inc., pp.65-82, 2007, 9781599046181. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-618-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller les langues régionales : expériences coopératives sur l'occitan et l'alsacien avec l'aide du français, de l'allemand, du serbe, du catalan...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Stosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Miletic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic annotation guidelines for Alsatian – DIVITAL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strabourg. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’annotation syntaxique pour l’alsacien – projet DIVITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strabourg. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour des transformations de textes français afin d'améliorer leur lisibilité et leur compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logoscope: a Semi-Automatic Tool for Detecting and Documenting French New Words From the Linguistic Project to the Web Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Strasbourg. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’annotation morphosyntaxique pour les dialectes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Strasbourg University. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de connaissances morphologiques pour l'acquisition automatique de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00119257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Bernhard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7857-5873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112578063</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">206088536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poste actuel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences à la Faculté des Langues, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département des technologies linguistiques et des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiLPa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UR 1339, Thème 2 - Langage, parole et variation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes antérieurs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 : Chercheuse, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIMSI-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orsay, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009  : Chercheuse, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Knowledge Processing Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Darmstadt, Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Données et outils</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sur </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sur </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sur OpenAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils sur OpenAire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoires de thèses et masters que j'ai encadrés disponibles sur </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la plateforme ECRIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALECTOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2020) : Aide à la LECTure pour améliORer l'accès aux documents pour enfants dyslexiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLuSIF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2014): AnaLyse de la Lisibilité et SImplification pour le Français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANIMITEX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2014): ANalyse d'IMages fondée sur des Informations TEXtuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (2012-2013) : corpus parallèles pour les dialectes alsaciens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVITAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2022-2025) : Accroître la vitalité et la visibilité numérique des langues de France : descriptions linguistiques et corpus annotés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logoscope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2017) :  Veille et ressource néologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeThAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2020-2023) : Vers une macroanalyse du théâtre en alsacien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ORTHALISEUR (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PLURAL (INRIA, 2017-2018) : Plate-forme d’annotation collaborative pour l’alsacien et le créole guadeloupéen, extensible à d’autres langues régionales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTAURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2018) : RESsources informatisées et Traitement AUtomatique pour les langues REgionales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROLF (Le Congrès permanent de la langue occitane, 2017-2018) : Création de lexiques flexionnels pour l’occitan, l’alsacien et le picard et création de claviers prédictifs pour terminaux Android pour les trois langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheALTres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2023-2024) : Comparaison entre le THÉâtre ALsacien et ses TRaditions dramatiques sourcES sous le prisme des humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Noise in Part-of-Speech Tagging for Extremely Low-Resource Languages: Comparing Strategies for Corpus Collection and Annotation in Dagur and Alsatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Dolińska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1364t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des normes : identifier et documenter les langues minorisées pour le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du plurilinguisme européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Acteurs et facteurs de la vitalité de quelques langues régionales de France, 16, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting and annotating corpora for three under-resourced languages of France: Methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.316-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations syntaxiques pour une aide à l'apprentissage de la lecture : typologie, adéquation et corpus adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7e Congrès Mondial de Linguistique Française 78, pp.14006. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207814006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir numérique des langues minoritaires : bilan du projet RESTAURE pour l’alsacien, l’occitan et le picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Miletic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Langues minoritaires : Quels acteurs pour quel avenir ?, 12, pp.1253. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de référence et lisibilité des textes : Le projet ALLuSIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les chaînes de référence en corpus (éds. Catherine Schnedecker, Julie Glikman, Frédéric Landragin), 195 (3), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.195.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animitex: Analyse d'Images fondée sur des Informations Textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3199/ISI.18.1.1-n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animitex : Analyse d'Images fondée sur des Informations Textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.163-167. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3199/ISI.18.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01054924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question Generation for French: Collating Parsers and Paraphrasing Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp. 43-74. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5087/dad.2012.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Approach to Emotion Detection in Suicide Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Informatics Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4137/BII.S8969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local modifications and paraphrases in Wikipedia's revision history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bouamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesamiento del Lenguaje Natural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp. 51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Methods for improving Information Access in Clinical Documents: Concept, Assertion, and Relation Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.588-593. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2011-000154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Task-based Evaluation of French Morphological Resources and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Issues in Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33011/lilt.v5i.1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage non supervisé de familles morphologiques : comparaison de méthodes et aspects multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp 11-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-annotation Matters: A Comparative Study on POS and Dependency Annotation for an Alsatian Dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th Linguistic Annotation Workshop (LAW-XIX-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL and ELRA Special Interest Group on Annotation, Jul 2025, Vienna, Austria. pp.173-186, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.law-1.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Dependencies for the Alemannic Alsatian Dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Workshop on Treebanks and Linguistic Theories (TLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Ljubljana, Slovenia. pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Coding of French Emergency Calls Using BERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harscoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Fine-grained Metadata for Text Bases in Extremely Low Resource Languages: the Cases of Two Regional Languages of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGUL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.212-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POS Tagging for the Endangered Dagur Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Dolińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12906-12916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ParCoLab Parallel Corpus and its Extension to Four Regional Languages of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Stosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Marjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.16014-16023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of multilingual models in POS tagging for Alsatian and Dagur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Dolińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Congress of Linguists (ICL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert zero-shot pour l'étiquetage morphosyntaxique : analyse de l'impact de la transformation des données à étiqueter pour les dialectes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 5èmes journées du Groupement de Recherche CNRS « Linguistique Informatique, Formelle et de Terrain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France. pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HECTOR: A Hybrid TExt SimplifiCation TOol for Raw Texts in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA ELDA, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of increasing the digital availability of Alsatian theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo (Online), Japan. pp.567-570, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7014965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational drama analysis from almost zero electronic text: The case of Alsatian theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Drama Analysis: Achievements and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cologne, Sep 2022, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de prétraitement pour l’alignement de mots dans des corpus parallèles alsacien-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAL: An Emotion Lexicon for the Analysis of Alsatian Theatre Plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Language Resources and Evaluation (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.5001-5010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues régionales de France : retour d’expérience sur les dialectes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société de Linguistique de Paris - Les langues régionales de France : nouvelles approches, nouvelles méthodologies, revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Linguistique de Paris, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un corpus FAIR de théâtre en alsacien et normalisation de variétés non-contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montrouge, France. pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir numérique des langues minoritaires : bilan du projet RESTAURE pour l’alsacien, l’occitan et le picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Miletic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Langues minoritaires » : quels acteurs pour quel avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’Etudes sur le Plurilinguisme européen (EA1339 LiLPa), Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for Regional Languages of France: Lessons Learned from the RESTAURE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ways of Analyzing Dialectal Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des ellipses dans des corpus de sous-titres en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN-RECITAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation d’annotations en parties du discours et lemmes vers le format Universal Dependencies : étude de cas pour l’alsacien et l’occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Miletic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.427-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for Regional Languages of France: The RESTAURE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.272‑275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resources and Methods for the Automatic Recognition of Place Names in Alsatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-Based Research in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Vienna, Austria. pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronunciation Dictionaries for the Alsatian Dialects to Analyze Spelling and Phonetic Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference, 7-12 May 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpora with Part-of-Speech Annotations for Three Regional Languages of France: Alsatian, Occitan and Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une solution légère de production de données pour le TAL : création d'un tagger de l'alsacien par crowdsourcing bénévole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océrisation de textes pour les langues régionales. Regards croisés sur l’occitan et l’alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Urieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque international ISKO France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Strasbourg, France. pp.250-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de tokénisation pour deux langues régionales de France, l’alsacien et le picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiLiTAL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Alsatian into words: a contrastive study of two spelling systems for the Alsatian dialects and Standard German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8th International Contrastive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological Awareness in Non Standard Spelling: a Case Study for Alsatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on pluricentric languages and their non-dominant varieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamin Meisnitzer, Jul 2017, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Cohesive Features Relevant for Text Readability Evaluation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Computational Linguistics (COLING 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.987 - 997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu, contusion, ecchymose : tri automatique de synonymes en fonction de leur difficulté de lecture et compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Boumedienne Billami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait et peut faire la communauté scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies pour les langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLFLF, Feb 2015, Meudon, France. pp.171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un lexique ouvert des formes fléchies de l'alsacien : génération de flexions pour les verbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.547-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Crosslingual Similarity Measures for Multilingual Documents Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Yapomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème atelier Fouille de Données Complexes (FDC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’oral se fait entendre à l’écrit : alignement de lexiques en l’absence de normalisation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALaRE 2015 - Traitement Automatique des Langues Régionales de France et d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création lexicale et corpus dynamique : quelles variables contextuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e journées internationales LTT 2015 à Strasbourg : « La création lexicale en situation : texte, genres, cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Logoscope : une approche textuelle de la veille néologique. Des raisons linguistiques à l’interface web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINEO 2015 - III Congreso Internacional de Neología en las Lenguas Románicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Salamanca, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RESTAURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les technologies pour les langues régionales de France (TLRF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation générale à la langue française et aux langues de France, laboratoire de recherche en informatique pluridisciplinaire (LIMSI) - Centre national de la recherche scientifique (CNRS), Institut des technologies multilingues et multimédias de l’information (IMMI), Feb 2015, Meudon, France. pp.96-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded lexicons: new resources for educational purposes and much more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Boumedienne Billami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EUROCALL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Padova, Italy. pp.204-209, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2015.000334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour prédire la complexité lexicale et graduer les mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non Word to New Word: Automatically Identifying Neologisms in French Newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC - The 9th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatisé de la néologie : pourquoi et comment intégrer l'analyse thématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 4e Congrès Mondial de Linguistique Française (CMLF 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.2627 - 2646, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic Sentence Simplification for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Workshop on Predicting and Improving Text Readability for Target Reader Populations (PITR) @ EACL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Gothenburg, Sweden. pp.47-56, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3115/v1/W14-1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Dialectal Lexicalisations to Linked Open Data Resources: the Example of Alsatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Collaboration and Computing for Under Resourced Languages in the Linked Open Data Era (CCURL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavík, Iceland. pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and Cohesion for the Assessment of Text Readability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th International Workshop on Natural Language Processing and Cognitive Science (NLPCS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches à base de fréquences pour la simplification lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-RECITAL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.493-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es esch fàscht wie Ditsch, oder net? Étiquetage morphosyntaxique de l'alsacien en passant par l'allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALARE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.209-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification syntaxique de phrases pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.211-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANNLOR: A Naïve Notation-system for Lexical Outputs Ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Joint Conference on Lexical and Computational Semantics (*SEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.487-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données informatisées pour l'alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données informatisées dans les "petites langues". Journée d'étude organisée par le Laboratoire LESCLAP-CERCLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution automatique d'une ressource morphologique : VerbAgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française, CMLF2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.2517-2528, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présent, hypothétique, conditionnel ? Annotation du statut des problèmes médicaux dans des comptes-rendus cliniques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium sur l'Ingénierie de l'Information Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de questions à partir de textes en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Outlandish Occurrences: Using Rules and Lexicons for Correcting NLP Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitza Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generation Challenges Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nancy, France. pp. 254-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour l'archéologie linguistique : datation par combinaison d'indices temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DÉfi Fouille de Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de la modalité et du niveau de certitude : application au domaine médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 433-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraphrases et modifications locales dans l'historique des révisions de Wikipédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bouamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 457-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la pertinence de la morphologie constructionnelle dans les systèmes de Question-Réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.357-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When was it written? Automatically Determining Publication Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">String Processing and Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pisa, Italy. pp. 221-236, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24583-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Morphological Resources: a Task-Based Study for French Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lexical Resources at ESSLLI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ljubljana, Slovenia. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Expansion based on Pseudo Relevance Feedback from Definition Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics (Coling 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Beijing, China. pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolingual Tree-based Translation Model for Sentence Simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhemin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics (Coling 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Beijing, China. pp.1353-1361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Probabilistic and Translation-Based Models for Information Retrieval Based on Word Sense Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop of the Cross-Language Evaluation Forum, CLEF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Corfu, Greece. pp 120-127, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15754-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorphoNet: Exploring the Use of Community Structure for Unsupervised Morpheme Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop of the Cross-Language Evaluation Forum, CLEF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Corfu, Greece. pp 598-608, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15754-7_72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARAMBA: Concept, Assertion, and Relation Annotation using Machine-learning Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i2b2 Medication Extraction Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Lexical Semantic Resources with Question & Answer Archives for Translation-Based Answer Finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL-IJCNLP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Singapore. pp. 728-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Dimensional Model for Assessing the Quality of Answers in Social Q&A Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhemin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIQ'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Potsdam, Germany. pp. 264-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Question Types in Social Q&A Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigdem Toprak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCL Symposium "Sprachtechnologie und eHumanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Duisburg, Germany. pp. 44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Question Answering based on Social Media Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigdem Toprak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp. 133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answering Learners' Questions by Retrieving Question Paraphrases from Social Q&A Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, United States. pp. 44-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible UIMA Components for Information Retrieval Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Zesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark-Christoph Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 'Towards Enhanced Interoperability for Large HLT Systems: UIMA for NLP'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp. 24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating High Quality Questions from Low Quality Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Question Generation Shared Task and Evaluation Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Morpheme Labelling in Unsupervised Morpheme Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2007 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Budapest, Hungary. pp. 873-880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage non supervisé de familles morphologiques par classification ascendante hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 14e conférence sur le Traitement Automatique des Langues Naturelles, TALN 2007, volume 1 (communications orales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Acquisition of Semantic Relationships from Morphological Relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on NLP, FinTAL 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Turku, Finland. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11816508_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Enrichment of an Ontology of Cardio-Vascular Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Bechlioulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International Conference on Computers in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Valencia, Spain. pp.909-912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Ontology Enrichment for Semantic Annotation and Retrieval of Medical Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDNET 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Morphological Segmentation Based on Segment Predictability and Word Segments Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphochallenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Venice, Italy. pp. 19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Term Extraction from Domain-specific Corpora Using Morphological Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACL-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Trento, Italy. pp. 171-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noesis Annotation Tool : un outil pour l'annotation textuelle et conceptuelle de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2005, 16e journées francophones d'Ingénierie des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Textual and Conceptual Annotations of Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eChallenges 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environment for Ontology Design and Enrichment from Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Applications and Perspectives SWAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an Ontology of Cardio-Vascular Diseases for Concept-Based Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32rd Annual International Conference on Computers in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation morphologique à partir de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Rencontre des Etudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.555-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour l'annotation textuelle et conceptuelle de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gedzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA 2005 : Journées "Terminologie &amp; Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement d'une ontologie multilingue à partir de textes pour le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second séminaire francophone du Web Sémantique Médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Ontologie Anatomo-Fonctionnelle du Cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 1ère Journée Web Sémantique Médical, (WSM'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallèles et dépendances : des corpus inédits pour explorer les dialectes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et recherche 3, Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Strasbourg, France. 2026, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/NKL.7DEFAN31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistral sur les Vosges : L'IA souffle-t-elle dans la bonne direction pour l'alsacien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et en recherche à la faculté des langues 2e ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculté des langues, Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.6b612579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et analyse de l'impact carbone de l'Institut Terre &amp; Environnement de Strasbourg : vers une stratégie de réduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gobillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Labos1.5 Empreinte environnementale et soutenabilité des activités de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards emotion analysis for Alsatian theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research (CHR) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France. 2023, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8404252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeThAL : Vers une macroanalyse du théâtre en alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et en recherche à la faculté des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.abe44ezk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroître la vitalité et la visibilité numérique des langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et en recherche à la faculté des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France. , 2024, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.deafs14t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeThAL : Ressources numériques pour une relecture du théâtre en alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans avec CAHIER: Des corpus d'auteurs pour les humanités numériques à leur exploitation numérique (Cahier10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. , 2021, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4908212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTAURE - RESsources informatisées et Traitement Automatique pour les langues REgionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et patrimoine – enjeux et questionnements actuels | Digital technology and heritage - Challenges and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, en ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeThAL : Vers une macroanalyse du théâtre en alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France. , 2020, Humanistica 2020. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3788019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étiquetage morpho-syntaxique pour des mots nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Bigi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. 21ème Traitement Automatique des Langues Naturelles, pp.431, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la quenelle culinaire à la quenelle politique : identification de changements sémantiques à l'aide des Topic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Bigi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. 21ème Traitement Automatique des Langues Naturelles, pp.443, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction multilingue de termes à partir de leur structure morphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 6èmes journées Extraction et Gestion des Connaissances (EGC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France. 1, pp.271-272, 2006, Revue des Nouvelles Technologies de l'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néologie en contexte : cultures, situations, textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Courtier Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2018, ISBN/EAN 978-2-35935-262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational drama analysis from almost zero electronic text: The case of Alsatian theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ruiz Fabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Melanie Andresen; Nils Reiter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Drama Analysis: Reflecting on Methods and Interpretations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, 2024, 9783111071763. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111071824-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus annoté en parties du discours pour les dialectes alsaciens : comparaison avec l’allemand standard et le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Thibault; Mathieu Avanzi; Nicholas Lo Vecchio; Alice Millour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur la variation dialectale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de linguistique et de philologie, pp.335-356, 2021, Travaux de Linguistique et de Philologie, 978-2-37276-056-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Logoscope : observatoire des innovations lexicales en français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L Rosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquín García Palacios, Goedele de Sterck, Daniel Linder, Jesús Torre del Rey, Miguel Sánchez Ibanez et Nava Maroto García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La neología en las lenguas románicas: recursos, estrategias y nuevas orientaciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9783631698624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassle-free POS-Tagging for the Alsatian Dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcos Zampieri and Sascha Diwersy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Standard Data Sources in Corpus Based-Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker, pp.85-92, 2013, ZSM Studien, 978-3-8440-2222-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour l’archéologie linguistique : datation par combinaison d’indices temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Grouin; Dominic Forest. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimentations et évaluations en fouille de textes : Un panorama des campagnes DEFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.231-246, 2012, Systèmes d'information et organisations documentaires, 978-2746238367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOM-based Clustering of Multilingual Documents Using an Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hai Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining with Ontologies: Implementations, Findings, and Frameworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Inc., pp.65-82, 2007, 9781599046181. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-618-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller les langues régionales : expériences coopératives sur l'occitan et l'alsacien avec l'aide du français, de l'allemand, du serbe, du catalan...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Stosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Miletic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’annotation syntaxique pour l’alsacien – projet DIVITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strabourg. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic annotation guidelines for Alsatian – DIVITAL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Beiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strabourg. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour des transformations de textes français afin d'améliorer leur lisibilité et leur compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’annotation morphosyntaxique pour les dialectes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Steiblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Strasbourg University. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logoscope: a Semi-Automatic Tool for Detecting and Documenting French New Words From the Linguistic Project to the Web Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Strasbourg. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de connaissances morphologiques pour l'acquisition automatique de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00119257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId299"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77CDC90C"/>
+    <w:nsid w:val="7B104527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F2FD7634"/>
+    <w:nsid w:val="005A323C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C15611B"/>
+    <w:nsid w:val="CE1F9F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="61696839"/>
+    <w:nsid w:val="56191710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="949860A1"/>
+    <w:nsid w:val="5867429F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="87A8E86F"/>
+    <w:nsid w:val="4939FD8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-bernhard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7857-5873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112578063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206088536" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langtech.unistra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/search/?q=0000-0001-7857-5873" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/search?q=metadata.creators.person_or_org.name%3A%22Bernhard%2C%20Delphine%22&amp;l=list&amp;p=1&amp;s=10&amp;sort=bestmatch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/advanced/research-outcomes?f0=authorid&amp;fv0=0000-0001-7857-5873&amp;type=dataset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/advanced/research-outcomes?f0=authorid&amp;fv0=0000-0001-7857-5873&amp;type=software" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecrin.app.unistra.fr/search/advanced-search.html?search=true&amp;userChoices%5Bsimple_all%5D.simpleValueRequestType=default&amp;submenuKey=advanced&amp;menuKey=all&amp;userChoices%5Bsimple_all%5D.simpleValue=Delphine+Bernhard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr/projets/projets-acheves/alector/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr/fdt/projets/anciens-projets/allusif/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~mroche/ANIMITEX/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr/fdt/projets/anciens-projets/copal/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-21-CE27-0004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr/projets/projets-acheves/logoscope/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://methal.pages.unistra.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://restaure.unistra.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thealtres.pages.unistra.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Doli&#324;ska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1710" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562205v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207814006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1253" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Viron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2012.203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/BII.S8969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dutrey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouamor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abacha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000154" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/lilt.v5i.1229" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Muller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harscoat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Beiner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.law-1.14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598607v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz Fabo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Briand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Werner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660481v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014965" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846820v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719382v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rolin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259611v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378175v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123743v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Erhart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Steibl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516226v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Urieli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280449v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedienne Billami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205175v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bruneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Falk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205171v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2015.000334" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Yapomo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158489v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001916v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801208" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955176v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brouwers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/W14-1206" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838355v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860796v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100324" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitza Ivanova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794238v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794240v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24583-1_22" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VLC5LLQC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751068v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794224v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795670v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhemin Zhu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gurevych" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Wolf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15754-7_14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RQNCLNGJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15754-7_72" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0C8CRR22-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798487v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798501v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Ignatova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Toprak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798494v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798491v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800322v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof M&#252;ller" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Zesch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800310v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11816508_14" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PJD8WDKN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800359v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patriarche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferriol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457823v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Bechlioulis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800369v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457866v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457874v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyr-Gabin Bassolet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457794v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Messai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457838v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800394v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800414v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540385v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.7DEFAN31" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869156v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Binot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.6b612579" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.6b612579" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219729v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213017v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyue Liu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8404252" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.abe44ezk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686233v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.deafs14t" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255403v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4908212" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167661v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564694v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3788019" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998866v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Potier-Ferry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800379v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941330v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Boisseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grass" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Courtier Todirascu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-neologie-en-contexte/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639236v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111071824-004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468254v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388255v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G&#233;rard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruneau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Rosio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/77968?tab=aboutauthor&amp;amp;format=HC" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860790v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326058v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800337v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Pham" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-618-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865594v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132027v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198905v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235872v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119257v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-bernhard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7857-5873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112578063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206088536" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langtech.unistra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/search/?q=0000-0001-7857-5873" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/search?q=metadata.creators.person_or_org.name%3A%22Bernhard%2C%20Delphine%22&amp;l=list&amp;p=1&amp;s=10&amp;sort=bestmatch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/advanced/research-outcomes?f0=authorid&amp;fv0=0000-0001-7857-5873&amp;type=dataset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/advanced/research-outcomes?f0=authorid&amp;fv0=0000-0001-7857-5873&amp;type=software" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecrin.app.unistra.fr/search/advanced-search.html?search=true&amp;userChoices%5Bsimple_all%5D.simpleValueRequestType=default&amp;submenuKey=advanced&amp;menuKey=all&amp;userChoices%5Bsimple_all%5D.simpleValue=Delphine+Bernhard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr/projets/projets-acheves/alector/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr/fdt/projets/anciens-projets/allusif/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~mroche/ANIMITEX/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr/fdt/projets/anciens-projets/copal/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-21-CE27-0004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lilpa.unistra.fr/projets/projets-acheves/logoscope/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://methal.pages.unistra.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://restaure.unistra.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thealtres.pages.unistra.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Doli&#324;ska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1710" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562205v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207814006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1253" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1-n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Viron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2012.203" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/BII.S8969" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dutrey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouamor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abacha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000154" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/lilt.v5i.1229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790821v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Beiner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.law-1.14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Muller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harscoat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00053" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rolin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz Fabo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Werner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014965" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762377v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Briand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846820v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378175v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148611v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Erhart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704814v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Steibl&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516226v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252241v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Urieli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539160v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533602v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346538v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedienne Billami" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280449v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Yapomo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bruneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Falk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G&#233;rard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205175v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297835v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205173v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2015.000334" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959990v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801208" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brouwers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/W14-1206" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860796v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838354v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790866v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861555v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751188v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100324" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794229v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794242v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitza Ivanova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751069v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24583-1_22" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VLC5LLQC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751068v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795670v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhemin Zhu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gurevych" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Wolf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15754-7_14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RQNCLNGJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795688v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15754-7_72" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0C8CRR22-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798491v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798487v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Ignatova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Toprak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798494v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof M&#252;ller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Zesch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800342v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800365v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11816508_14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PJD8WDKN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457823v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patriarche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Bechlioulis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800359v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferriol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800369v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800374v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457878v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyr-Gabin Bassolet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457838v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457794v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Messai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457866v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800385v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457874v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800394v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800414v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540385v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.7DEFAN31" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869156v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Binot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.6b612579" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.6b612579" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219729v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213017v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyue Liu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8404252" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797322v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.abe44ezk" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686233v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.deafs14t" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255403v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4908212" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564694v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3788019" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998866v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Potier-Ferry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998868v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800379v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941330v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Boisseau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grass" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Courtier Todirascu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-neologie-en-contexte/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639236v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111071824-004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468254v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388255v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G&#233;rard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruneau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Rosio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/77968?tab=aboutauthor&amp;amp;format=HC" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860790v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800337v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Pham" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-618-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865594v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132027v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132028v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198905v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235872v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896796v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119257v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>