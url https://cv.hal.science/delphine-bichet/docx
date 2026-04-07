--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -165,3453 +165,3587 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two pore domain THIK2 channel is involved in acute and chronic pain signal regulation</w:t>
+                <w:t xml:space="preserve">SPARC: a structural pathogenicity algorithm for risk classification of hERG variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gilbert</w:t>
+                <w:t xml:space="preserve">Frank C Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Chatelain</w:t>
+                <w:t xml:space="preserve">Barbara Ribeiro de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Gibaud</w:t>
+                <w:t xml:space="preserve">Guillaume Grataloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lorivel</w:t>
+                <w:t xml:space="preserve">Noé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying-Ling Shen</w:t>
+                <w:t xml:space="preserve">Malak Alameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (2), pp.euaf327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.08.08.669258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/europace/euaf327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393786v1</w:t>
+                <w:t xml:space="preserve">hal-05568066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic basis of the dynamic response of TWIK1 ionic selectivity to pH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Two pore domain THIK2 channel is involved in acute and chronic pain signal regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Feliciangeli</w:t>
+                <w:t xml:space="preserve">Solène Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lorivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Ling Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-48067-w⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.08.08.669258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393773v1</w:t>
+                <w:t xml:space="preserve">hal-05393786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline-sensitive two-pore domain potassium channels form functional heteromers in pancreatic β-cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanistic basis of the dynamic response of TWIK1 ionic selectivity to pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïse Jauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feliciangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102447⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.3849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-48067-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812902v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of a single residue promotes gating of vertebrate and invertebrate two-pore domain potassium channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alkaline-sensitive two-pore domain potassium channels form functional heteromers in pancreatic β-cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyaa Khoubza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun-Jin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Ben Soussia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lamyaa Khoubza</w:t>
+                <w:t xml:space="preserve">Sylvain Feliciangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08710-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (10), pp.102447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332785v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic Effect of a Cytoplasmic Domain on the Basal Activity of Polymodal Potassium Channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mutation of a single residue promotes gating of vertebrate and invertebrate two-pore domain potassium channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ben Soussia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Feliciangeli</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia El Mouridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawon Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Leclercq-Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyaa Khoubza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00301⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08710-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390405v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic Effect of a Cytoplasmic Domain on the Basal Activity of Polymodal Potassium Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Soussia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Choveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun-Jin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feliciangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095023v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing and matching TREK/TRAAK subunits generate heterodimeric K 2P channels with unique properties</w:t>
+                <w:t xml:space="preserve">Antagonistic Effect of a Cytoplasmic Domain on the Basal Activity of Polymodal Potassium Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Soussia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Choveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandy Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun-Jin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Ben Soussia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dawon Kang</w:t>
+                <w:t xml:space="preserve">Sylvain Feliciangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1522748113⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094985v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silent but not dumb: how cellular trafficking and pore gating modulate expression of TWIK1 and THIK2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bichet</w:t>
+                <w:t xml:space="preserve">Mixing and matching TREK/TRAAK subunits generate heterodimeric K 2P channels with unique properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Blin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicole Bobak</w:t>
+                <w:t xml:space="preserve">Ismail Ben Soussia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun-Jin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawon Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00424-014-1631-y⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (15), pp.4200-4205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1522748113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390419v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The family of K 2P channels: salient structural and functional properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silent but not dumb: how cellular trafficking and pore gating modulate expression of TWIK1 and THIK2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandy Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feliciangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Claude Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bobak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 467 (5), pp.1121-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-014-1631-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02390416v1</w:t>
+                <w:t xml:space="preserve">hal-02390419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 19 th Ion Channel Meeting, September 2008, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The family of K 2P channels: salient structural and functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Claude Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feliciangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/chan.3.1.7777⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 593 (12), pp.2587-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357744v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem Pore Domain Halothane-inhibited K + Channel Subunits THIK1 and THIK2 Assemble and Form Active Channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Lesage</w:t>
+                <w:t xml:space="preserve">The 19 th Ion Channel Meeting, September 2008, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hirbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Channels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/chan.3.1.7777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.600437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02390421v1</w:t>
+                <w:t xml:space="preserve">hal-02357744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silencing of the Tandem Pore Domain Halothane-inhibited K + Channel 2 (THIK2) Relies on Combined Intracellular Retention and Low Intrinsic Activity at the Plasma Membrane</w:t>
+                <w:t xml:space="preserve">Tandem Pore Domain Halothane-inhibited K + Channel Subunits THIK1 and THIK2 Assemble and Form Active Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandy Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Claude Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feliciangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronique Braud</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawon Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 288 (49), pp.35081-35092. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.503318⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 289 (41), pp.28202-28212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.600437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390550v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silencing of the Tandem Pore Domain Halothane-inhibited K + Channel 2 (THIK2) Relies on Combined Intracellular Retention and Low Intrinsic Activity at the Plasma Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Claude Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feliciangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Braud</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 288 (49), pp.35081-35092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M113.503318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115807v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWIK1, a unique background channel with variable ion selectivity.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Silencing of the Tandem Pore Domain Halothane-inhibited K + Channel 2 (THIK2) Relies on Combined Intracellular Retention and Low Intrinsic Activity at the Plasma Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feliciangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Douguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saïd Bendahhou</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (14), pp.5499-504. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (49), pp.35081-35092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1201132109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.503318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731871v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWIK1, a unique background channel with variable ion selectivity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TWIK1, a unique background channel with variable ion selectivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Feliciangeli</w:t>
+                <w:t xml:space="preserve">Franck C Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bendahhou</w:t>
+                <w:t xml:space="preserve">Dominique Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feliciangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Bendahhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (14), pp.5499-5504. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+              <w:t xml:space="preserve">, 2012, 109 (14), pp.5499-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1201132109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813655v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TWIK1, a unique background channel with variable ion selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Claude Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Feliciangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bendahhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (14), pp.5499-5504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1201132109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390554v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical TRP channels and mechanotransduction: from physiology to disease states.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amanda Patel</w:t>
+                <w:t xml:space="preserve">TWIK1, a unique background channel with variable ion selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Claude Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Sharif-Naeini</w:t>
+                <w:t xml:space="preserve">D. Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost R H Folgering</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bichet</w:t>
+                <w:t xml:space="preserve">D. Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Duprat</w:t>
+                <w:t xml:space="preserve">S. Feliciangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bendahhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00424-010-0847-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (14), pp.5499-5504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1201132109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00497147v1</w:t>
+                <w:t xml:space="preserve">hal-02390554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing pressure in the cardiovascular system: Gq-coupled mechanoreceptors and TRP channels.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Canonical TRP channels and mechanotransduction: from physiology to disease states.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Sharif-Naeini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost R H Folgering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duprat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2009.03.020⟩</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-010-0847-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813867v1</w:t>
+                <w:t xml:space="preserve">hal-00497147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing pressure in the cardiovascular system: Gq-coupled mechanoreceptors and TRP channels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Sharif-Naeini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost H.A. Folgering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+              <w:t xml:space="preserve">, 2009, 48 (1), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2009.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417369v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycystin-1 and -2 Dosage Regulates Pressure Sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Sensing pressure in the cardiovascular system: Gq-coupled mechanoreceptors and TRP channels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Sharif-Naeini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost H A Folgering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Inger Lauritzen</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2009.08.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2009.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082158v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting TRPC1 and TRPC6 mechanosensitivity.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Albert Raso</w:t>
+                <w:t xml:space="preserve">Polycystin-1 and -2 Dosage Regulates Pressure Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Sharif-Naeini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost H.A. Folgering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas G Wood</w:t>
+                <w:t xml:space="preserve">Inger Lauritzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 455 (6), pp.1097-103. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 139 (3), pp.587-596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00424-007-0359-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2009.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315027v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular Polycystins: Insights From Autosomal Dominant Polycystic Kidney Disease and Transgenic Animal Models.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting TRPC1 and TRPC6 mechanosensitivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Peters</w:t>
+                <w:t xml:space="preserve">Philip Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patel Aj</w:t>
+                <w:t xml:space="preserve">Joost Folgering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delmas</w:t>
+                <w:t xml:space="preserve">Rosario Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Honore</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albert Raso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cardiovascular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 455 (6), pp.1097-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-007-0359-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113523v1</w:t>
+                <w:t xml:space="preserve">hal-00315027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple determinants in voltage-dependent P/Q calcium channels control their retention in the endoplasmic reticulum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sandoz</w:t>
+                <w:t xml:space="preserve">Cardiovascular Polycystins: Insights From Autosomal Dominant Polycystic Kidney Disease and Transgenic Animal Models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Marty</w:t>
+                <w:t xml:space="preserve">D. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Brocard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patel Aj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Honore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (8), pp.292-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02016550v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis and characterization of maurocalcine, a scorpion toxin that activates Ca 2+ release channel/ryanodine receptors</w:t>
+                <w:t xml:space="preserve">Multiple determinants in voltage-dependent P/Q calcium channels control their retention in the endoplasmic reticulum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Fajloun</w:t>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kharrat</w:t>
+                <w:t xml:space="preserve">Guillaume Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Chen</w:t>
+                <w:t xml:space="preserve">Isabelle Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lecomte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Di Luccio</w:t>
+                <w:t xml:space="preserve">Jacques Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (5), pp.883-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02168.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0014-5793(00)01239-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02018803v1</w:t>
+                <w:t xml:space="preserve">hal-02016550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chemical synthesis and characterization of maurocalcine, a scorpion toxin that activates Ca 2+ release channel/ryanodine receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fajloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Di Luccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 469 (2-3), pp.179-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(00)01239-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02018803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antibodies against the beta subunit of voltage-dependent calcium channels in Lambert-Eaton myasthenic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bichet Delphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iborra Cecile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Moutot Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seagar Machael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 90 (1), pp.269-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02166004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3679,51 +3813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="546DE309"/>
+    <w:nsid w:val="10F7C582"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3910,51 +4044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-bichet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9601-089X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069128774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chatelain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gibaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorivel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ling Shen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.08.08.669258" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bichet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;se Jauch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feliciangeli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48067-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyaa Khoubza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jin Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102447" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Soussia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia El Mouridi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawon Kang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leclercq-Blondel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08710-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Choveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Blin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094985v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522748113" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Claude Chatelain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bobak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-014-1631-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chatelain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hirbec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kellenberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;rot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.3.1.7777" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.600437" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Larroque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Braud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.503318" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C Chatelain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bendahhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201132109" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bichet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feliciangeli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendahhou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Patel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sharif-Naeini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost R H Folgering" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duprat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-010-0847-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQNJDBJW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost H.A. Folgering" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delmas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.03.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB4HG2C9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost H A Folgering" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Lauritzen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2009.08.045" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gottlieb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Folgering" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Maroto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Raso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Wood" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-007-0359-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peters" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patel Aj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Honore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandoz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02168.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZK20CNZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02018803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fajloun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kharrat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Luccio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)01239-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZVG9LGF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02166004v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raymond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichet Delphine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iborra Cecile" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Moutot Nicole" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seagar Machael" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-bichet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9601-089X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069128774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C Chatelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ribeiro de Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grataloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Alameh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euaf327" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chatelain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gibaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorivel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ling Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.08.08.669258" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bichet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;se Jauch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feliciangeli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48067-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyaa Khoubza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jin Kim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102447" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Soussia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia El Mouridi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawon Kang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leclercq-Blondel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08710-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Choveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Blin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00301" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522748113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Claude Chatelain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bobak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-014-1631-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chatelain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287268" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hirbec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kellenberger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;rot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.3.1.7777" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.600437" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Larroque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Braud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.503318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C Chatelain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bendahhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201132109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bichet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feliciangeli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendahhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Patel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sharif-Naeini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost R H Folgering" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duprat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-010-0847-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQNJDBJW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost H.A. Folgering" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delmas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.03.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB4HG2C9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost H A Folgering" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Lauritzen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2009.08.045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gottlieb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Folgering" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Maroto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Raso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Wood" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-007-0359-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peters" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patel Aj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Honore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016550v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandoz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02168.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZK20CNZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02018803v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fajloun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kharrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Luccio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)01239-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZVG9LGF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02166004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raymond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichet Delphine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iborra Cecile" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Moutot Nicole" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seagar Machael" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>