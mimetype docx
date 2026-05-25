--- v1 (2026-04-07)
+++ v2 (2026-05-25)
@@ -1,3758 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3707 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Bichet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-bichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9601-089X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069128774</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=B_TRfiQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two pore domain THIK2 channel is involved in acute and chronic pain signal regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Ling Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.08.08.669258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARC: a structural pathogenicity algorithm for risk classification of hERG variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank C Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ribeiro de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Alameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EP-Europace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (2), pp.euaf327. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/europace/euaf327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic basis of the dynamic response of TWIK1 ionic selectivity to pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïse Jauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feliciangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.3849. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-48067-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline-sensitive two-pore domain potassium channels form functional heteromers in pancreatic β-cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamyaa Khoubza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feliciangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298 (10), pp.102447. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation of a single residue promotes gating of vertebrate and invertebrate two-pore domain potassium channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ben Soussia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia El Mouridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawon Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leclercq-Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamyaa Khoubza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.787. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08710-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic Effect of a Cytoplasmic Domain on the Basal Activity of Polymodal Potassium Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ben Soussia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Choveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feliciangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2018.00301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic Effect of a Cytoplasmic Domain on the Basal Activity of Polymodal Potassium Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ben Soussia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Choveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feliciangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2018.00301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and matching TREK/TRAAK subunits generate heterodimeric K 2P channels with unique properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ben Soussia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawon Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (15), pp.4200-4205. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1522748113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent but not dumb: how cellular trafficking and pore gating modulate expression of TWIK1 and THIK2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feliciangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Claude Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bobak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 467 (5), pp.1121-1131. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00424-014-1631-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The family of K 2P channels: salient structural and functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Claude Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feliciangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593 (12), pp.2587-2603. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 19 th Ion Channel Meeting, September 2008, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hirbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Channels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.69-72. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/chan.3.1.7777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Pore Domain Halothane-inhibited K + Channel Subunits THIK1 and THIK2 Assemble and Form Active Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Claude Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feliciangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawon Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (41), pp.28202-28212. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M114.600437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the Tandem Pore Domain Halothane-inhibited K + Channel 2 (THIK2) Relies on Combined Intracellular Retention and Low Intrinsic Activity at the Plasma Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Claude Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feliciangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 288 (49), pp.35081-35092. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M113.503318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the Tandem Pore Domain Halothane-inhibited K + Channel 2 (THIK2) Relies on Combined Intracellular Retention and Low Intrinsic Activity at the Plasma Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feliciangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 288 (49), pp.35081-35092. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M113.503318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWIK1, a unique background channel with variable ion selectivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck C Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feliciangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Bendahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (14), pp.5499-504. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1201132109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWIK1, a unique background channel with variable ion selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Claude Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Feliciangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bendahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (14), pp.5499-5504. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1201132109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWIK1, a unique background channel with variable ion selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Claude Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Feliciangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bendahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (14), pp.5499-5504. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1201132109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical TRP channels and mechanotransduction: from physiology to disease states.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sharif-Naeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost R H Folgering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00424-010-0847-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing pressure in the cardiovascular system: Gq-coupled mechanoreceptors and TRP channels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sharif-Naeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost H.A. Folgering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (1), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2009.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing pressure in the cardiovascular system: Gq-coupled mechanoreceptors and TRP channels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sharif-Naeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost H A Folgering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2009.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycystin-1 and -2 Dosage Regulates Pressure Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sharif-Naeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost H.A. Folgering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Lauritzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (3), pp.587-596. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2009.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting TRPC1 and TRPC6 mechanosensitivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Folgering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 455 (6), pp.1097-103. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00424-007-0359-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiovascular Polycystins: Insights From Autosomal Dominant Polycystic Kidney Disease and Transgenic Animal Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patel Aj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Honore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (8), pp.292-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple determinants in voltage-dependent P/Q calcium channels control their retention in the endoplasmic reticulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16 (5), pp.883-895. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02168.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis and characterization of maurocalcine, a scorpion toxin that activates Ca 2+ release channel/ryanodine receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fajloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Luccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 469 (2-3), pp.179-185. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(00)01239-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02018803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies against the beta subunit of voltage-dependent calcium channels in Lambert-Eaton myasthenic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bichet Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iborra Cecile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Moutot Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seagar Machael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 90 (1), pp.269-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02166004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3813,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10F7C582"/>
+    <w:nsid w:val="3540CBA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4044,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-bichet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9601-089X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069128774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C Chatelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ribeiro de Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grataloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Alameh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euaf327" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chatelain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gibaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorivel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ling Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.08.08.669258" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bichet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;se Jauch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feliciangeli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48067-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyaa Khoubza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jin Kim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102447" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Soussia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia El Mouridi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawon Kang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leclercq-Blondel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08710-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Choveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Blin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00301" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522748113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Claude Chatelain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bobak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-014-1631-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chatelain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287268" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hirbec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kellenberger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;rot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.3.1.7777" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.600437" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Larroque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Braud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.503318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C Chatelain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bendahhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201132109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bichet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feliciangeli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendahhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Patel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sharif-Naeini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost R H Folgering" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duprat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-010-0847-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQNJDBJW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost H.A. Folgering" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delmas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.03.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB4HG2C9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost H A Folgering" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Lauritzen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2009.08.045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gottlieb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Folgering" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Maroto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Raso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Wood" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-007-0359-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peters" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patel Aj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Honore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016550v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandoz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02168.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZK20CNZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02018803v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fajloun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kharrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Luccio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)01239-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZVG9LGF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02166004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raymond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichet Delphine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iborra Cecile" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Moutot Nicole" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seagar Machael" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-bichet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9601-089X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069128774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=B_TRfiQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chatelain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gibaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ling Shen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.08.08.669258" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C Chatelain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ribeiro de Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grataloup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Alameh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euaf327" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bichet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;se Jauch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feliciangeli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48067-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyaa Khoubza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jin Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102447" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Soussia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia El Mouridi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawon Kang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leclercq-Blondel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08710-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Choveau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Blin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00301" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522748113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Claude Chatelain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bobak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-014-1631-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chatelain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287268" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hirbec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kellenberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;rot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.3.1.7777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.600437" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390550v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Larroque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Braud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.503318" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C Chatelain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bendahhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201132109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bichet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feliciangeli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendahhou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Patel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sharif-Naeini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost R H Folgering" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duprat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-010-0847-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQNJDBJW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost H.A. Folgering" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delmas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.03.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB4HG2C9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost H A Folgering" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Lauritzen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2009.08.045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gottlieb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Folgering" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Maroto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Raso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Wood" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-007-0359-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peters" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patel Aj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Honore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandoz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02168.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZK20CNZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02018803v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fajloun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kharrat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Luccio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)01239-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZVG9LGF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02166004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raymond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichet Delphine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iborra Cecile" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Moutot Nicole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seagar Machael" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>