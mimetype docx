--- v2 (2026-05-25)
+++ v3 (2026-05-25)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3540CBA8"/>
+    <w:nsid w:val="23B35BF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>