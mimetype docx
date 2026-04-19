--- v0 (2026-03-07)
+++ v1 (2026-04-19)
@@ -1438,295 +1438,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cakile maritima, a promising model for halophyte studies and a putative cash crop for saline agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of plasma membrane H+-ATPases participates in dormancy alleviation in sunflower seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Ben-Hamed</w:t>
+                <w:t xml:space="preserve">Qiong Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Palm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.agron.2019.01.003⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.408-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681304v1</w:t>
+                <w:t xml:space="preserve">hal-02936649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of plasma membrane H+-ATPases participates in dormancy alleviation in sunflower seeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda de Bont</w:t>
+                <w:t xml:space="preserve">Cakile maritima, a promising model for halophyte studies and a putative cash crop for saline agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ben Hamed-Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elissa Naim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+                <w:t xml:space="preserve">Patrick Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiong Xia</w:t>
+                <w:t xml:space="preserve">Chedly Abdelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Palm</w:t>
+                <w:t xml:space="preserve">Karim Ben-Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 280, pp.408-415. </w:t>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155, pp.45 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.agron.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936649v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanol induces cytosolic calcium variations, membrane depolarization and ethylene production in arabidopsis and tobacco</w:t>
               </w:r>
@@ -1872,51 +1872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Ben Hamed-Laouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Biligui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,98 +2499,526 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-02-10-0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01719950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier l’odorat dans les jardins avec des mesures de composés organo-volatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Sylvain-Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au bon air des jardins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENP • École Nationale Supérieure de la Nature et du Paysage, Oct 2024, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : L'agentivité des plantes, histoires et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Sylvain-Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’agentivité des plantes, histoires et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université paris cité; Ladyss; Lied, Dec 2024, Paris Université Paris Cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is anesthesia an epiphenomenon of cell life?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Sylvain-Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au delà de la frontière académique : la recherche participative dans nos jardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2599,528 +3027,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Sylvain-Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Riboulot-Chetrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ribrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04466429v1</w:t>
-              </w:r>
-[...426 lines deleted...]
-                <w:t xml:space="preserve">hal-04981383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3378,51 +3378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Kawano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Ushifusa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mancuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Balu&#353;ka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sylvain-Bonfanti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2025.2474895" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arbelet-Bonnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.70056" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Filaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2024.2388443" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Page" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Hamed-Louati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Biligui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abdelly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ben Hamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/ahs-22758" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cang&#233;mi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Laurenti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ahsc-12818" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Monetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lehner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110844" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2021.2004769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blasselle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rose Palm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Redwan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2020.104075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kadono" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurenti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben-Hamed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.01.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Naim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Palm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01804208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Hamed-Laouti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.03.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14V14FK3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kettani-Halabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Daniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat El-Maarouf-Bouteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errakhi Rafik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2014.1000160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yekkour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Briand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.06.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Azzarello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert460" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01719950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arbelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Malfatti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Simond-C&#244;te" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fontaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-10-0046" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riboulot-Chetrit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696540v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03333539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Kawano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Ushifusa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mancuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Balu&#353;ka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sylvain-Bonfanti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2025.2474895" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arbelet-Bonnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.70056" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Filaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2024.2388443" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Page" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Hamed-Louati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Biligui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abdelly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ben Hamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/ahs-22758" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cang&#233;mi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Laurenti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ahsc-12818" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Monetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lehner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110844" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2021.2004769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blasselle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rose Palm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Redwan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2020.104075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kadono" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Naim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Palm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurenti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben-Hamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.01.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01804208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Hamed-Laouti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.03.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14V14FK3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kettani-Halabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Daniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat El-Maarouf-Bouteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errakhi Rafik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2014.1000160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yekkour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Briand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.06.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Azzarello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert460" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01719950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arbelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Malfatti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Simond-C&#244;te" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fontaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-10-0046" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696540v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riboulot-Chetrit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03333539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>