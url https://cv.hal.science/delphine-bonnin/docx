--- v1 (2026-04-19)
+++ v2 (2026-05-13)
@@ -1438,295 +1438,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of plasma membrane H+-ATPases participates in dormancy alleviation in sunflower seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cakile maritima, a promising model for halophyte studies and a putative cash crop for saline agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ben Hamed-Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda de Bont</w:t>
+                <w:t xml:space="preserve">Patrick Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elissa Naim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+                <w:t xml:space="preserve">Chedly Abdelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiong Xia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emily Palm</w:t>
+                <w:t xml:space="preserve">Karim Ben-Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.015⟩</w:t>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155, pp.45 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.agron.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936649v1</w:t>
+                <w:t xml:space="preserve">hal-03681304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cakile maritima, a promising model for halophyte studies and a putative cash crop for saline agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of plasma membrane H+-ATPases participates in dormancy alleviation in sunflower seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chedly Abdelly</w:t>
+                <w:t xml:space="preserve">Qiong Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Ben-Hamed</w:t>
+                <w:t xml:space="preserve">Emily Palm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 155, pp.45 - 78. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.408-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.agron.2019.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681304v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanol induces cytosolic calcium variations, membrane depolarization and ethylene production in arabidopsis and tobacco</w:t>
               </w:r>
@@ -1872,51 +1872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Ben Hamed-Laouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Biligui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2520,355 +2520,1236 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01719950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier l’odorat dans les jardins avec des mesures de composés organo-volatiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Étienne Grésillon</w:t>
+                <w:t xml:space="preserve">Laboratory study of thermal and physiological responses of vegetated and artificial shading devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Girier Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laurenti</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Filaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au bon air des jardins</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">12th International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icuc12-881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981427v1</w:t>
+                <w:t xml:space="preserve">hal-05610366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Early salt stress induced-responses and their role in plant cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ben Hamed-Laouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Monetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Cell Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Kitakyushu, Japan, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the olive tree phenolic compound oleuropein on Pectobacterium induced cell death in tobacco culture cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Biligui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Symposium on Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au delà de la frontière académique : la recherche participative dans nos jardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Sylvain-Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Riboulot-Chetrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ribrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04466429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos sœurs les plantes, une pensée interdisciplinaire pour aborder le vivant en termes de parenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Réseau de Recherche Plantes &amp; Cueillettes“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Roussel, Jun 2024, Aubervillers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier l’odorat dans les jardins avec des mesures de composés organo-volatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Sylvain-Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au bon air des jardins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENP • École Nationale Supérieure de la Nature et du Paysage, Oct 2024, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : L'agentivité des plantes, histoires et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Sylvain-Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agentivité des plantes, histoires et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université paris cité; Ladyss; Lied, Dec 2024, Paris Université Paris Cité, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Cellular and metabolic regulation of the halophyte Cakile maritima in response to salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Cell Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tomonori Kawano, Nov 2023, Kitakyushu, Japan, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnecting sciences and society: the challenges of popularizing science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge Exchange by Young Scholars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tomonori Kawano, Nov 2023, Kitakyushu, Japan, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des H+ -ATPases dans la levée de dormance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Qiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Cell Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is anesthesia an epiphenomenon of cell life?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2920,318 +3801,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696540v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">halshs-04466429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations cellulaires et métaboliques de l’halophyte Cakile maritima en réponse au sel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Paris, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03333539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3378,51 +4109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Kawano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Ushifusa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mancuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Balu&#353;ka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sylvain-Bonfanti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2025.2474895" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arbelet-Bonnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.70056" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Filaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2024.2388443" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Page" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Hamed-Louati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Biligui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abdelly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ben Hamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/ahs-22758" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cang&#233;mi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Laurenti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ahsc-12818" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Monetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lehner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110844" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2021.2004769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blasselle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rose Palm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Redwan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2020.104075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kadono" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Naim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Palm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurenti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben-Hamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.01.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01804208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Hamed-Laouti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.03.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14V14FK3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kettani-Halabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Daniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat El-Maarouf-Bouteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errakhi Rafik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2014.1000160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yekkour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Briand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.06.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Azzarello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert460" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01719950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arbelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Malfatti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Simond-C&#244;te" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fontaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-10-0046" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696540v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riboulot-Chetrit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03333539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Kawano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Ushifusa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mancuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Balu&#353;ka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sylvain-Bonfanti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2025.2474895" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arbelet-Bonnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.70056" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Filaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2024.2388443" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Page" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Hamed-Louati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Biligui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abdelly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ben Hamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/ahs-22758" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cang&#233;mi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Laurenti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ahsc-12818" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Monetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lehner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110844" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2021.2004769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blasselle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rose Palm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Redwan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2020.104075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kadono" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurenti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben-Hamed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.01.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Naim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Palm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01804208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Hamed-Laouti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.03.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14V14FK3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kettani-Halabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Daniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat El-Maarouf-Bouteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errakhi Rafik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2014.1000160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yekkour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Briand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.06.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Azzarello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert460" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01719950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arbelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Malfatti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Simond-C&#244;te" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fontaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-10-0046" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girier Timsit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-881" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466429v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riboulot-Chetrit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981427v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610345v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610399v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Qiong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03333539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>